--- v0 (2026-04-06)
+++ v1 (2026-06-06)
@@ -387,51 +387,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1421"/>
+  <dimension ref="A1:I1968"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Month</v>
       </c>
       <c r="B1" t="str">
         <v>DayOfMonth</v>
       </c>
       <c r="C1" t="str">
         <v>DayOfWeek</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Email</v>
       </c>
       <c r="F1" t="str">
         <v>Date</v>
       </c>
       <c r="G1" t="str">
         <v>Time</v>
@@ -29133,12521 +29133,28384 @@
       </c>
       <c r="C991" t="str">
         <v>Saturday</v>
       </c>
       <c r="D991" t="str">
         <v>nelima mary gorret</v>
       </c>
       <c r="E991" t="str">
         <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F991" t="str">
         <v>2026-04-04</v>
       </c>
       <c r="G991" t="str">
         <v>12:17:30 PM</v>
       </c>
       <c r="H991" t="str">
         <v>uploads/1775294250087.png</v>
       </c>
       <c r="I991">
         <v>1</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B992" t="str">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C992" t="str">
         <v>Monday</v>
       </c>
       <c r="D992" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E992" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F992" t="str">
-        <v>2025-11-03</v>
+        <v>2026-04-06</v>
       </c>
       <c r="G992" t="str">
-        <v>4:44:02 PM</v>
+        <v>7:32:51 AM</v>
       </c>
       <c r="H992" t="str">
-        <v>uploads/1762177442750.png</v>
+        <v>uploads/1775449971454.png</v>
       </c>
       <c r="I992">
         <v>2</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B993" t="str">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C993" t="str">
         <v>Monday</v>
       </c>
       <c r="D993" t="str">
-        <v xml:space="preserve">Wakooba Milton </v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E993" t="str">
-        <v>milltonwakooba@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F993" t="str">
-        <v>2025-11-03</v>
+        <v>2026-04-06</v>
       </c>
       <c r="G993" t="str">
-        <v>4:44:56 PM</v>
+        <v>3:13:27 PM</v>
       </c>
       <c r="H993" t="str">
-        <v>uploads/1762177496236.png</v>
+        <v>uploads/1775477607644.png</v>
       </c>
       <c r="I993">
         <v>2</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B994" t="str">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C994" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D994" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E994" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F994" t="str">
-        <v>2025-11-04</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G994" t="str">
-        <v>12:29:51 PM</v>
+        <v>7:44:20 AM</v>
       </c>
       <c r="H994" t="str">
-        <v>uploads/1762248591569.png</v>
+        <v>uploads/1775537060572.png</v>
       </c>
       <c r="I994">
-        <v>2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B995" t="str">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C995" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D995" t="str">
-        <v xml:space="preserve">Wakooba Milton </v>
+        <v>nelima mary gorret</v>
       </c>
       <c r="E995" t="str">
-        <v>milltonwakooba@gmail.com</v>
+        <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F995" t="str">
-        <v>2025-11-04</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G995" t="str">
-        <v>4:30:00 PM</v>
+        <v>7:44:41 AM</v>
       </c>
       <c r="H995" t="str">
-        <v>uploads/1762263000076.png</v>
+        <v>uploads/1775537081206.png</v>
       </c>
       <c r="I995">
-        <v>2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B996" t="str">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C996" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D996" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E996" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F996" t="str">
-        <v>2025-11-05</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G996" t="str">
-        <v>2:32:27 PM</v>
+        <v>8:12:27 AM</v>
       </c>
       <c r="H996" t="str">
-        <v>uploads/1762342347434.png</v>
+        <v>uploads/1775538747100.png</v>
       </c>
       <c r="I996">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B997" t="str">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C997" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D997" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E997" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F997" t="str">
-        <v>2025-11-06</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G997" t="str">
-        <v>9:12:41 AM</v>
+        <v>8:32:34 AM</v>
       </c>
       <c r="H997" t="str">
-        <v>uploads/1762409561883.png</v>
+        <v>uploads/1775539954395.png</v>
       </c>
       <c r="I997">
-        <v>3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B998" t="str">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C998" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D998" t="str">
-        <v xml:space="preserve">Wakooba Milton </v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E998" t="str">
-        <v>milltonwakooba@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F998" t="str">
-        <v>2025-11-06</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G998" t="str">
-        <v>1:38:45 PM</v>
+        <v>8:33:20 AM</v>
       </c>
       <c r="H998" t="str">
-        <v>uploads/1762425525172.png</v>
+        <v>uploads/1775540000405.png</v>
       </c>
       <c r="I998">
-        <v>3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B999" t="str">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C999" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D999" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E999" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F999" t="str">
-        <v>2025-11-06</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G999" t="str">
-        <v>2:57:09 PM</v>
+        <v>8:33:45 AM</v>
       </c>
       <c r="H999" t="str">
-        <v>uploads/1762430229120.png</v>
+        <v>uploads/1775540025489.png</v>
       </c>
       <c r="I999">
-        <v>3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1000" t="str">
         <v>7</v>
       </c>
       <c r="C1000" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1000" t="str">
-        <v>nelima mary gorret</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1000" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1000" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1000" t="str">
-        <v>8:51:47 AM</v>
+        <v>8:34:32 AM</v>
       </c>
       <c r="H1000" t="str">
-        <v>uploads/1762494707940.png</v>
+        <v>uploads/1775540072973.png</v>
       </c>
       <c r="I1000">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1001" t="str">
         <v>7</v>
       </c>
       <c r="C1001" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1001" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1001" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1001" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1001" t="str">
-        <v>9:45:55 AM</v>
+        <v>8:38:45 AM</v>
       </c>
       <c r="H1001" t="str">
-        <v>uploads/1762497955139.png</v>
+        <v>uploads/1775540325108.png</v>
       </c>
       <c r="I1001">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1002" t="str">
         <v>7</v>
       </c>
       <c r="C1002" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1002" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1002" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1002" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1002" t="str">
-        <v>9:49:03 AM</v>
+        <v>8:39:27 AM</v>
       </c>
       <c r="H1002" t="str">
-        <v>uploads/1762498143115.png</v>
+        <v>uploads/1775540367516.png</v>
       </c>
       <c r="I1002">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1003" t="str">
         <v>7</v>
       </c>
       <c r="C1003" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1003" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1003" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1003" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1003" t="str">
-        <v>10:21:26 AM</v>
+        <v>8:41:22 AM</v>
       </c>
       <c r="H1003" t="str">
-        <v>uploads/1762500086595.png</v>
+        <v>uploads/1775540482526.png</v>
       </c>
       <c r="I1003">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1004" t="str">
         <v>7</v>
       </c>
       <c r="C1004" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1004" t="str">
         <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1004" t="str">
         <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1004" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1004" t="str">
-        <v>10:46:18 AM</v>
+        <v>8:44:30 AM</v>
       </c>
       <c r="H1004" t="str">
-        <v>uploads/1762501578821.png</v>
+        <v>uploads/1775540670391.png</v>
       </c>
       <c r="I1004">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1005" t="str">
         <v>7</v>
       </c>
       <c r="C1005" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1005" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1005" t="str">
-        <v>lt@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1005" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1005" t="str">
-        <v>10:47:19 AM</v>
+        <v>8:48:18 AM</v>
       </c>
       <c r="H1005" t="str">
-        <v>uploads/1762501639764.png</v>
+        <v>uploads/1775540898441.png</v>
       </c>
       <c r="I1005">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1006" t="str">
         <v>7</v>
       </c>
       <c r="C1006" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1006" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1006" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1006" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1006" t="str">
-        <v>10:48:42 AM</v>
+        <v>8:49:35 AM</v>
       </c>
       <c r="H1006" t="str">
-        <v>uploads/1762501722644.png</v>
+        <v>uploads/1775540975982.png</v>
       </c>
       <c r="I1006">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1007" t="str">
         <v>7</v>
       </c>
       <c r="C1007" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1007" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1007" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1007" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1007" t="str">
-        <v>10:49:32 AM</v>
+        <v>8:55:47 AM</v>
       </c>
       <c r="H1007" t="str">
-        <v>uploads/1762501772763.png</v>
+        <v>uploads/1775541347465.png</v>
       </c>
       <c r="I1007">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1008" t="str">
         <v>7</v>
       </c>
       <c r="C1008" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1008" t="str">
-        <v>Masibo Stella</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1008" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1008" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1008" t="str">
-        <v>10:51:05 AM</v>
+        <v>8:56:19 AM</v>
       </c>
       <c r="H1008" t="str">
-        <v>uploads/1762501865997.png</v>
+        <v>uploads/1775541379662.png</v>
       </c>
       <c r="I1008">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1009" t="str">
         <v>7</v>
       </c>
       <c r="C1009" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1009" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1009" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1009" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1009" t="str">
-        <v>11:40:23 AM</v>
+        <v>8:56:50 AM</v>
       </c>
       <c r="H1009" t="str">
-        <v>uploads/1762504823220.png</v>
+        <v>uploads/1775541410229.png</v>
       </c>
       <c r="I1009">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1010" t="str">
         <v>7</v>
       </c>
       <c r="C1010" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1010" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1010" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1010" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1010" t="str">
-        <v>11:55:52 AM</v>
+        <v>8:57:53 AM</v>
       </c>
       <c r="H1010" t="str">
-        <v>uploads/1762505752444.png</v>
+        <v>uploads/1775541473642.png</v>
       </c>
       <c r="I1010">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1011" t="str">
         <v>7</v>
       </c>
       <c r="C1011" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1011" t="str">
-        <v>Wetaka Grace</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1011" t="str">
-        <v>wg@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1011" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1011" t="str">
-        <v>11:57:19 AM</v>
+        <v>9:08:03 AM</v>
       </c>
       <c r="H1011" t="str">
-        <v>uploads/1762505839119.png</v>
+        <v>uploads/1775542083590.png</v>
       </c>
       <c r="I1011">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1012" t="str">
         <v>7</v>
       </c>
       <c r="C1012" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1012" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1012" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1012" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1012" t="str">
-        <v>12:02:07 PM</v>
+        <v>10:04:38 AM</v>
       </c>
       <c r="H1012" t="str">
-        <v>uploads/1762506127407.png</v>
+        <v>uploads/1775545478899.png</v>
       </c>
       <c r="I1012">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1013" t="str">
         <v>7</v>
       </c>
       <c r="C1013" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1013" t="str">
-        <v>Nandudu Evon</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1013" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1013" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1013" t="str">
-        <v>1:06:17 PM</v>
+        <v>10:25:36 AM</v>
       </c>
       <c r="H1013" t="str">
-        <v>uploads/1762509977330.png</v>
+        <v>uploads/1775546736202.png</v>
       </c>
       <c r="I1013">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1014" t="str">
         <v>7</v>
       </c>
       <c r="C1014" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1014" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1014" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1014" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1014" t="str">
-        <v>1:06:52 PM</v>
+        <v>11:27:21 AM</v>
       </c>
       <c r="H1014" t="str">
-        <v>uploads/1762510012307.png</v>
+        <v>uploads/1775550441604.png</v>
       </c>
       <c r="I1014">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1015" t="str">
         <v>7</v>
       </c>
       <c r="C1015" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1015" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1015" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1015" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1015" t="str">
-        <v>1:26:53 PM</v>
+        <v>1:01:47 PM</v>
       </c>
       <c r="H1015" t="str">
-        <v>uploads/1762511213836.png</v>
+        <v>uploads/1775556107770.png</v>
       </c>
       <c r="I1015">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1016" t="str">
         <v>7</v>
       </c>
       <c r="C1016" t="str">
-        <v>Friday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1016" t="str">
-        <v>Kakai Annet</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1016" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1016" t="str">
-        <v>2025-11-07</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1016" t="str">
-        <v>1:54:15 PM</v>
+        <v>1:02:33 PM</v>
       </c>
       <c r="H1016" t="str">
-        <v>uploads/1762512855926.png</v>
+        <v>uploads/1775556153374.png</v>
       </c>
       <c r="I1016">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1017" t="str">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C1017" t="str">
-        <v>Sunday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1017" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1017" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1017" t="str">
-        <v>2025-11-09</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1017" t="str">
-        <v>4:44:15 PM</v>
+        <v>1:07:46 PM</v>
       </c>
       <c r="H1017" t="str">
-        <v>uploads/1762695855068.png</v>
+        <v>uploads/1775556466965.png</v>
       </c>
       <c r="I1017">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1018" t="str">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C1018" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1018" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1018" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1018" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1018" t="str">
-        <v>8:14:22 AM</v>
+        <v>1:14:01 PM</v>
       </c>
       <c r="H1018" t="str">
-        <v>uploads/1762751662695.png</v>
+        <v>uploads/1775556841722.png</v>
       </c>
       <c r="I1018">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1019" t="str">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C1019" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1019" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1019" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1019" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1019" t="str">
-        <v>8:53:57 AM</v>
+        <v>2:18:40 PM</v>
       </c>
       <c r="H1019" t="str">
-        <v>uploads/1762754037549.png</v>
+        <v>uploads/1775560720700.png</v>
       </c>
       <c r="I1019">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1020" t="str">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C1020" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1020" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1020" t="str">
-        <v>lt@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1020" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1020" t="str">
-        <v>8:57:33 AM</v>
+        <v>2:24:58 PM</v>
       </c>
       <c r="H1020" t="str">
-        <v>uploads/1762754253871.png</v>
+        <v>uploads/1775561098045.png</v>
       </c>
       <c r="I1020">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1021" t="str">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C1021" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1021" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1021" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1021" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1021" t="str">
-        <v>9:19:35 AM</v>
+        <v>2:59:53 PM</v>
       </c>
       <c r="H1021" t="str">
-        <v>uploads/1762755575961.png</v>
+        <v>uploads/1775563193110.png</v>
       </c>
       <c r="I1021">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1022" t="str">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C1022" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1022" t="str">
-        <v>Wetaka Grace</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1022" t="str">
-        <v>wg@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1022" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1022" t="str">
-        <v>10:00:58 AM</v>
+        <v>3:26:20 PM</v>
       </c>
       <c r="H1022" t="str">
-        <v>uploads/1762758058332.png</v>
+        <v>uploads/1775564780580.png</v>
       </c>
       <c r="I1022">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1023" t="str">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C1023" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1023" t="str">
-        <v>Nandudu Evon</v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1023" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1023" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-07</v>
       </c>
       <c r="G1023" t="str">
-        <v>10:42:54 AM</v>
+        <v>9:28:41 PM</v>
       </c>
       <c r="H1023" t="str">
-        <v>uploads/1762760574316.png</v>
+        <v>uploads/1775586521780.png</v>
       </c>
       <c r="I1023">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1024" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1024" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1024" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1024" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1024" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1024" t="str">
-        <v>10:48:10 AM</v>
+        <v>7:06:34 AM</v>
       </c>
       <c r="H1024" t="str">
-        <v>uploads/1762760890780.png</v>
+        <v>uploads/1775621194544.png</v>
       </c>
       <c r="I1024">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1025" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1025" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1025" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1025" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1025" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1025" t="str">
-        <v>10:48:45 AM</v>
+        <v>7:28:47 AM</v>
       </c>
       <c r="H1025" t="str">
-        <v>uploads/1762760925310.png</v>
+        <v>uploads/1775622527504.png</v>
       </c>
       <c r="I1025">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1026" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1026" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1026" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1026" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1026" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1026" t="str">
-        <v>10:50:15 AM</v>
+        <v>8:08:55 AM</v>
       </c>
       <c r="H1026" t="str">
-        <v>uploads/1762761015252.png</v>
+        <v>uploads/1775624935426.png</v>
       </c>
       <c r="I1026">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1027" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1027" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1027" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1027" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1027" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1027" t="str">
-        <v>10:51:52 AM</v>
+        <v>8:10:43 AM</v>
       </c>
       <c r="H1027" t="str">
-        <v>uploads/1762761112993.png</v>
+        <v>uploads/1775625043408.png</v>
       </c>
       <c r="I1027">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1028" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1028" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1028" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1028" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1028" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1028" t="str">
-        <v>11:08:02 AM</v>
+        <v>8:12:07 AM</v>
       </c>
       <c r="H1028" t="str">
-        <v>uploads/1762762082589.png</v>
+        <v>uploads/1775625127832.png</v>
       </c>
       <c r="I1028">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1029" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1029" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1029" t="str">
-        <v>Kakai Annet</v>
+        <v>nelima mary gorret</v>
       </c>
       <c r="E1029" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F1029" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1029" t="str">
-        <v>11:08:21 AM</v>
+        <v>8:18:55 AM</v>
       </c>
       <c r="H1029" t="str">
-        <v>uploads/1762762101665.png</v>
+        <v>uploads/1775625535351.png</v>
       </c>
       <c r="I1029">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1030" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1030" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1030" t="str">
-        <v>Nawire Esther</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1030" t="str">
-        <v>nw@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1030" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1030" t="str">
-        <v>12:16:15 PM</v>
+        <v>8:27:54 AM</v>
       </c>
       <c r="H1030" t="str">
-        <v>uploads/1762766175941.png</v>
+        <v>uploads/1775626074595.png</v>
       </c>
       <c r="I1030">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1031" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1031" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1031" t="str">
-        <v>Namukye Felistas</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1031" t="str">
-        <v>xx@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1031" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1031" t="str">
-        <v>12:23:36 PM</v>
+        <v>8:28:06 AM</v>
       </c>
       <c r="H1031" t="str">
-        <v>uploads/1762766616099.png</v>
+        <v>uploads/1775626086087.png</v>
       </c>
       <c r="I1031">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1032" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1032" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1032" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1032" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1032" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1032" t="str">
-        <v>12:28:35 PM</v>
+        <v>8:29:09 AM</v>
       </c>
       <c r="H1032" t="str">
-        <v>uploads/1762766915512.png</v>
+        <v>uploads/1775626149344.png</v>
       </c>
       <c r="I1032">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1033" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1033" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1033" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1033" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1033" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1033" t="str">
-        <v>12:36:43 PM</v>
+        <v>8:33:11 AM</v>
       </c>
       <c r="H1033" t="str">
-        <v>uploads/1762767403243.png</v>
+        <v>uploads/1775626391941.png</v>
       </c>
       <c r="I1033">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1034" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1034" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1034" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1034" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1034" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1034" t="str">
-        <v>12:40:15 PM</v>
+        <v>8:33:32 AM</v>
       </c>
       <c r="H1034" t="str">
-        <v>uploads/1762767615999.png</v>
+        <v>uploads/1775626412227.png</v>
       </c>
       <c r="I1034">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1035" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1035" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1035" t="str">
-        <v>Masibo Stella</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1035" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1035" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1035" t="str">
-        <v>12:53:32 PM</v>
+        <v>8:37:30 AM</v>
       </c>
       <c r="H1035" t="str">
-        <v>uploads/1762768412711.png</v>
+        <v>uploads/1775626650194.png</v>
       </c>
       <c r="I1035">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1036" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1036" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1036" t="str">
-        <v>Nambuya Rita</v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1036" t="str">
-        <v>nambuyarita2@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1036" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1036" t="str">
-        <v>12:55:35 PM</v>
+        <v>8:39:05 AM</v>
       </c>
       <c r="H1036" t="str">
-        <v>uploads/1762768535732.png</v>
+        <v>uploads/1775626745950.png</v>
       </c>
       <c r="I1036">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1037" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1037" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1037" t="str">
-        <v xml:space="preserve">Wakooba Milton </v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1037" t="str">
-        <v>milltonwakooba@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1037" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1037" t="str">
-        <v>12:56:35 PM</v>
+        <v>8:39:52 AM</v>
       </c>
       <c r="H1037" t="str">
-        <v>uploads/1762768595912.png</v>
+        <v>uploads/1775626792721.png</v>
       </c>
       <c r="I1037">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1038" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1038" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1038" t="str">
-        <v>Muzaki Justine</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1038" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1038" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1038" t="str">
-        <v>12:58:07 PM</v>
+        <v>8:43:01 AM</v>
       </c>
       <c r="H1038" t="str">
-        <v>uploads/1762768687948.png</v>
+        <v>uploads/1775626981259.png</v>
       </c>
       <c r="I1038">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1039" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C1039" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1039" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1039" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1039" t="str">
-        <v>2025-11-10</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1039" t="str">
-        <v>4:40:15 PM</v>
+        <v>9:02:01 AM</v>
       </c>
       <c r="H1039" t="str">
-        <v>uploads/1762782015409.png</v>
+        <v>uploads/1775628121765.png</v>
       </c>
       <c r="I1039">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1040" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1040" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1040" t="str">
-        <v>lutsolelo Francis</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1040" t="str">
-        <v>lt@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1040" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1040" t="str">
-        <v>7:18:07 AM</v>
+        <v>9:12:33 AM</v>
       </c>
       <c r="H1040" t="str">
-        <v>uploads/1762834687355.png</v>
+        <v>uploads/1775628753301.png</v>
       </c>
       <c r="I1040">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1041" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1041" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1041" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1041" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1041" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1041" t="str">
-        <v>7:19:35 AM</v>
+        <v>9:21:32 AM</v>
       </c>
       <c r="H1041" t="str">
-        <v>uploads/1762834775883.png</v>
+        <v>uploads/1775629292225.png</v>
       </c>
       <c r="I1041">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1042" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1042" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1042" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1042" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1042" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1042" t="str">
-        <v>7:50:00 AM</v>
+        <v>9:23:34 AM</v>
       </c>
       <c r="H1042" t="str">
-        <v>uploads/1762836600595.png</v>
+        <v>uploads/1775629414655.png</v>
       </c>
       <c r="I1042">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1043" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1043" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1043" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1043" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1043" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1043" t="str">
-        <v>8:03:19 AM</v>
+        <v>9:31:08 AM</v>
       </c>
       <c r="H1043" t="str">
-        <v>uploads/1762837399172.png</v>
+        <v>uploads/1775629868406.png</v>
       </c>
       <c r="I1043">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1044" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1044" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1044" t="str">
-        <v>Masibo Stella</v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1044" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1044" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1044" t="str">
-        <v>8:04:31 AM</v>
+        <v>10:24:47 AM</v>
       </c>
       <c r="H1044" t="str">
-        <v>uploads/1762837471538.png</v>
+        <v>uploads/1775633087818.png</v>
       </c>
       <c r="I1044">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1045" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1045" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1045" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1045" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1045" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1045" t="str">
-        <v>8:31:58 AM</v>
+        <v>10:29:44 AM</v>
       </c>
       <c r="H1045" t="str">
-        <v>uploads/1762839118688.png</v>
+        <v>uploads/1775633384879.png</v>
       </c>
       <c r="I1045">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1046" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1046" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1046" t="str">
-        <v>Mutonyi Jackline</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1046" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1046" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1046" t="str">
-        <v>8:39:19 AM</v>
+        <v>11:30:12 AM</v>
       </c>
       <c r="H1046" t="str">
-        <v>uploads/1762839559399.png</v>
+        <v>uploads/1775637012144.png</v>
       </c>
       <c r="I1046">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1047" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1047" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1047" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1047" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1047" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1047" t="str">
-        <v>8:41:10 AM</v>
+        <v>11:31:51 AM</v>
       </c>
       <c r="H1047" t="str">
-        <v>uploads/1762839670903.png</v>
+        <v>uploads/1775637111736.png</v>
       </c>
       <c r="I1047">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1048" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1048" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1048" t="str">
-        <v>nelima mary gorret</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1048" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1048" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1048" t="str">
-        <v>8:41:40 AM</v>
+        <v>11:42:18 AM</v>
       </c>
       <c r="H1048" t="str">
-        <v>uploads/1762839700141.png</v>
+        <v>uploads/1775637738969.png</v>
       </c>
       <c r="I1048">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1049" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1049" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1049" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1049" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1049" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1049" t="str">
-        <v>8:52:40 AM</v>
+        <v>1:16:51 PM</v>
       </c>
       <c r="H1049" t="str">
-        <v>uploads/1762840360855.png</v>
+        <v>uploads/1775643411694.png</v>
       </c>
       <c r="I1049">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1050" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1050" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1050" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1050" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1050" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1050" t="str">
-        <v>9:05:37 AM</v>
+        <v>2:57:30 PM</v>
       </c>
       <c r="H1050" t="str">
-        <v>uploads/1762841137253.png</v>
+        <v>uploads/1775649450968.png</v>
       </c>
       <c r="I1050">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1051" t="str">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C1051" t="str">
-        <v>Tuesday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1051" t="str">
-        <v>Nawire Esther</v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1051" t="str">
-        <v>nw@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1051" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-08</v>
       </c>
       <c r="G1051" t="str">
-        <v>9:06:56 AM</v>
+        <v>4:27:59 PM</v>
       </c>
       <c r="H1051" t="str">
-        <v>uploads/1762841216220.png</v>
+        <v>uploads/1775654879285.png</v>
       </c>
       <c r="I1051">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1052" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1052" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1052" t="str">
-        <v>Nandudu Evon</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1052" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1052" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1052" t="str">
-        <v>9:10:09 AM</v>
+        <v>7:11:17 AM</v>
       </c>
       <c r="H1052" t="str">
-        <v>uploads/1762841409737.png</v>
+        <v>uploads/1775707877660.png</v>
       </c>
       <c r="I1052">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1053" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1053" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1053" t="str">
-        <v>Kakai Annet</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1053" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1053" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1053" t="str">
-        <v>9:13:41 AM</v>
+        <v>7:35:53 AM</v>
       </c>
       <c r="H1053" t="str">
-        <v>uploads/1762841621612.png</v>
+        <v>uploads/1775709353202.png</v>
       </c>
       <c r="I1053">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1054" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1054" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1054" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1054" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1054" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1054" t="str">
-        <v>9:27:06 AM</v>
+        <v>7:36:32 AM</v>
       </c>
       <c r="H1054" t="str">
-        <v>uploads/1762842426523.png</v>
+        <v>uploads/1775709392811.png</v>
       </c>
       <c r="I1054">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1055" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1055" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1055" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1055" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1055" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1055" t="str">
-        <v>9:29:19 AM</v>
+        <v>8:00:51 AM</v>
       </c>
       <c r="H1055" t="str">
-        <v>uploads/1762842559237.png</v>
+        <v>uploads/1775710851940.png</v>
       </c>
       <c r="I1055">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1056" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1056" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1056" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1056" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1056" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1056" t="str">
-        <v>9:32:21 AM</v>
+        <v>8:02:20 AM</v>
       </c>
       <c r="H1056" t="str">
-        <v>uploads/1762842741893.png</v>
+        <v>uploads/1775710940779.png</v>
       </c>
       <c r="I1056">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1057" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1057" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1057" t="str">
-        <v>Namukye Felistas</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1057" t="str">
-        <v>xx@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1057" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1057" t="str">
-        <v>9:40:06 AM</v>
+        <v>8:11:51 AM</v>
       </c>
       <c r="H1057" t="str">
-        <v>uploads/1762843206375.png</v>
+        <v>uploads/1775711511756.png</v>
       </c>
       <c r="I1057">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1058" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1058" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1058" t="str">
-        <v>Wetaka Grace</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1058" t="str">
-        <v>wg@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1058" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1058" t="str">
-        <v>11:09:46 AM</v>
+        <v>8:37:58 AM</v>
       </c>
       <c r="H1058" t="str">
-        <v>uploads/1762848586594.png</v>
+        <v>uploads/1775713078780.png</v>
       </c>
       <c r="I1058">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1059" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1059" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1059" t="str">
-        <v>Ziporah Musungu</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1059" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1059" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1059" t="str">
-        <v>11:38:24 AM</v>
+        <v>8:53:43 AM</v>
       </c>
       <c r="H1059" t="str">
-        <v>uploads/1762850304682.png</v>
+        <v>uploads/1775714023886.png</v>
       </c>
       <c r="I1059">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1060" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1060" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1060" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1060" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1060" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1060" t="str">
-        <v>11:39:31 AM</v>
+        <v>8:54:44 AM</v>
       </c>
       <c r="H1060" t="str">
-        <v>uploads/1762850371915.png</v>
+        <v>uploads/1775714084363.png</v>
       </c>
       <c r="I1060">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1061" t="str">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C1061" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1061" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1061" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1061" t="str">
-        <v>2025-11-11</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1061" t="str">
-        <v>3:54:37 PM</v>
+        <v>8:55:33 AM</v>
       </c>
       <c r="H1061" t="str">
-        <v>uploads/1762865677301.png</v>
+        <v>uploads/1775714133667.png</v>
       </c>
       <c r="I1061">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1062" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1062" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1062" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1062" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1062" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1062" t="str">
-        <v>6:58:01 AM</v>
+        <v>8:56:14 AM</v>
       </c>
       <c r="H1062" t="str">
-        <v>uploads/1762919881524.png</v>
+        <v>uploads/1775714174205.png</v>
       </c>
       <c r="I1062">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1063" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1063" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1063" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1063" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1063" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1063" t="str">
-        <v>7:24:06 AM</v>
+        <v>9:06:17 AM</v>
       </c>
       <c r="H1063" t="str">
-        <v>uploads/1762921446602.png</v>
+        <v>uploads/1775714777054.png</v>
       </c>
       <c r="I1063">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1064" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1064" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1064" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1064" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1064" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1064" t="str">
-        <v>7:52:39 AM</v>
+        <v>9:06:36 AM</v>
       </c>
       <c r="H1064" t="str">
-        <v>uploads/1762923159802.png</v>
+        <v>uploads/1775714796356.png</v>
       </c>
       <c r="I1064">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1065" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1065" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1065" t="str">
-        <v>Wetaka Grace</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1065" t="str">
-        <v>wg@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1065" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1065" t="str">
-        <v>7:53:10 AM</v>
+        <v>9:07:03 AM</v>
       </c>
       <c r="H1065" t="str">
-        <v>uploads/1762923190624.png</v>
+        <v>uploads/1775714823055.png</v>
       </c>
       <c r="I1065">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1066" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1066" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1066" t="str">
-        <v>Kakai Annet</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1066" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1066" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1066" t="str">
-        <v>7:53:28 AM</v>
+        <v>9:14:54 AM</v>
       </c>
       <c r="H1066" t="str">
-        <v>uploads/1762923208208.png</v>
+        <v>uploads/1775715294671.png</v>
       </c>
       <c r="I1066">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1067" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1067" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1067" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1067" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1067" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1067" t="str">
-        <v>7:54:21 AM</v>
+        <v>9:17:37 AM</v>
       </c>
       <c r="H1067" t="str">
-        <v>uploads/1762923261447.png</v>
+        <v>uploads/1775715457444.png</v>
       </c>
       <c r="I1067">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1068" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1068" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1068" t="str">
-        <v>Namukye Felistas</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1068" t="str">
-        <v>xx@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1068" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1068" t="str">
-        <v>7:57:15 AM</v>
+        <v>9:18:00 AM</v>
       </c>
       <c r="H1068" t="str">
-        <v>uploads/1762923435252.png</v>
+        <v>uploads/1775715480184.png</v>
       </c>
       <c r="I1068">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1069" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1069" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1069" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1069" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1069" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1069" t="str">
-        <v>7:57:45 AM</v>
+        <v>9:21:35 AM</v>
       </c>
       <c r="H1069" t="str">
-        <v>uploads/1762923465856.png</v>
+        <v>uploads/1775715695074.png</v>
       </c>
       <c r="I1069">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1070" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1070" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1070" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1070" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1070" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1070" t="str">
-        <v>8:26:14 AM</v>
+        <v>9:24:42 AM</v>
       </c>
       <c r="H1070" t="str">
-        <v>uploads/1762925174446.png</v>
+        <v>uploads/1775715882404.png</v>
       </c>
       <c r="I1070">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1071" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1071" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1071" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1071" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1071" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1071" t="str">
-        <v>8:29:04 AM</v>
+        <v>9:28:41 AM</v>
       </c>
       <c r="H1071" t="str">
-        <v>uploads/1762925344713.png</v>
+        <v>uploads/1775716121739.png</v>
       </c>
       <c r="I1071">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1072" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1072" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1072" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1072" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1072" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1072" t="str">
-        <v>9:23:19 AM</v>
+        <v>9:38:22 AM</v>
       </c>
       <c r="H1072" t="str">
-        <v>uploads/1762928599695.png</v>
+        <v>uploads/1775716702587.png</v>
       </c>
       <c r="I1072">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1073" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1073" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1073" t="str">
-        <v>Nandudu Evon</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1073" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1073" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1073" t="str">
-        <v>9:23:54 AM</v>
+        <v>9:42:29 AM</v>
       </c>
       <c r="H1073" t="str">
-        <v>uploads/1762928634794.png</v>
+        <v>uploads/1775716949317.png</v>
       </c>
       <c r="I1073">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1074" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1074" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1074" t="str">
-        <v>Nawire Esther</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1074" t="str">
-        <v>nw@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1074" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1074" t="str">
-        <v>9:27:40 AM</v>
+        <v>10:28:54 AM</v>
       </c>
       <c r="H1074" t="str">
-        <v>uploads/1762928860485.png</v>
+        <v>uploads/1775719734149.png</v>
       </c>
       <c r="I1074">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1075" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1075" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1075" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1075" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1075" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1075" t="str">
-        <v>10:38:20 AM</v>
+        <v>10:29:36 AM</v>
       </c>
       <c r="H1075" t="str">
-        <v>uploads/1762933100843.png</v>
+        <v>uploads/1775719776036.png</v>
       </c>
       <c r="I1075">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1076" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1076" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1076" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1076" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1076" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1076" t="str">
-        <v>10:50:07 AM</v>
+        <v>10:35:12 AM</v>
       </c>
       <c r="H1076" t="str">
-        <v>uploads/1762933807456.png</v>
+        <v>uploads/1775720112212.png</v>
       </c>
       <c r="I1076">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1077" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1077" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1077" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1077" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1077" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1077" t="str">
-        <v>11:46:02 AM</v>
+        <v>10:47:43 AM</v>
       </c>
       <c r="H1077" t="str">
-        <v>uploads/1762937162911.png</v>
+        <v>uploads/1775720863203.png</v>
       </c>
       <c r="I1077">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1078" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1078" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1078" t="str">
-        <v>Nambuya Rita</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1078" t="str">
-        <v>nambuyarita2@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1078" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1078" t="str">
-        <v>3:21:51 PM</v>
+        <v>11:41:52 AM</v>
       </c>
       <c r="H1078" t="str">
-        <v>uploads/1762950111744.png</v>
+        <v>uploads/1775724112977.png</v>
       </c>
       <c r="I1078">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1079" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1079" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1079" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1079" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1079" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1079" t="str">
-        <v>3:55:21 PM</v>
+        <v>12:04:27 PM</v>
       </c>
       <c r="H1079" t="str">
-        <v>uploads/1762952121431.png</v>
+        <v>uploads/1775725467686.png</v>
       </c>
       <c r="I1079">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1080" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C1080" t="str">
-        <v>Wednesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1080" t="str">
-        <v>Muzaki Justine</v>
+        <v>nelima mary gorret</v>
       </c>
       <c r="E1080" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F1080" t="str">
-        <v>2025-11-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1080" t="str">
-        <v>5:09:01 PM</v>
+        <v>12:25:16 PM</v>
       </c>
       <c r="H1080" t="str">
-        <v>uploads/1762956541290.png</v>
+        <v>uploads/1775726716250.png</v>
       </c>
       <c r="I1080">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1081" t="str">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C1081" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1081" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1081" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1081" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1081" t="str">
-        <v>7:00:14 AM</v>
+        <v>1:07:23 PM</v>
       </c>
       <c r="H1081" t="str">
-        <v>uploads/1763006414301.png</v>
+        <v>uploads/1775729243560.png</v>
       </c>
       <c r="I1081">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1082" t="str">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C1082" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1082" t="str">
-        <v>Namukye Felistas</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1082" t="str">
-        <v>xx@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1082" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1082" t="str">
-        <v>8:08:15 AM</v>
+        <v>2:55:40 PM</v>
       </c>
       <c r="H1082" t="str">
-        <v>uploads/1763010495377.png</v>
+        <v>uploads/1775735740420.png</v>
       </c>
       <c r="I1082">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1083" t="str">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C1083" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1083" t="str">
-        <v>Nandutu Racheal</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1083" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1083" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-09</v>
       </c>
       <c r="G1083" t="str">
-        <v>8:08:34 AM</v>
+        <v>4:50:25 PM</v>
       </c>
       <c r="H1083" t="str">
-        <v>uploads/1763010514354.png</v>
+        <v>uploads/1775742625691.png</v>
       </c>
       <c r="I1083">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1084" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1084" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1084" t="str">
-        <v>Kakai Annet</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1084" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1084" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1084" t="str">
-        <v>8:08:53 AM</v>
+        <v>7:38:46 AM</v>
       </c>
       <c r="H1084" t="str">
-        <v>uploads/1763010533312.png</v>
+        <v>uploads/1775795926240.png</v>
       </c>
       <c r="I1084">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1085" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1085" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1085" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1085" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1085" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1085" t="str">
-        <v>8:23:08 AM</v>
+        <v>8:46:17 AM</v>
       </c>
       <c r="H1085" t="str">
-        <v>uploads/1763011388549.png</v>
+        <v>uploads/1775799977624.png</v>
       </c>
       <c r="I1085">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1086" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1086" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1086" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1086" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1086" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1086" t="str">
-        <v>8:23:44 AM</v>
+        <v>9:13:48 AM</v>
       </c>
       <c r="H1086" t="str">
-        <v>uploads/1763011424448.png</v>
+        <v>uploads/1775801628351.png</v>
       </c>
       <c r="I1086">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1087" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1087" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1087" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1087" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1087" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1087" t="str">
-        <v>8:51:11 AM</v>
+        <v>9:15:24 AM</v>
       </c>
       <c r="H1087" t="str">
-        <v>uploads/1763013071951.png</v>
+        <v>uploads/1775801724004.png</v>
       </c>
       <c r="I1087">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1088" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1088" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1088" t="str">
         <v>Nandudu Evon</v>
       </c>
       <c r="E1088" t="str">
         <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1088" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1088" t="str">
-        <v>8:51:53 AM</v>
+        <v>9:16:30 AM</v>
       </c>
       <c r="H1088" t="str">
-        <v>uploads/1763013113182.png</v>
+        <v>uploads/1775801790693.png</v>
       </c>
       <c r="I1088">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1089" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1089" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1089" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1089" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1089" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1089" t="str">
-        <v>8:53:40 AM</v>
+        <v>9:20:27 AM</v>
       </c>
       <c r="H1089" t="str">
-        <v>uploads/1763013220299.png</v>
+        <v>uploads/1775802027989.png</v>
       </c>
       <c r="I1089">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1090" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1090" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1090" t="str">
-        <v>Nawire Esther</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1090" t="str">
-        <v>nw@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1090" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1090" t="str">
-        <v>8:54:21 AM</v>
+        <v>9:29:23 AM</v>
       </c>
       <c r="H1090" t="str">
-        <v>uploads/1763013261784.png</v>
+        <v>uploads/1775802563118.png</v>
       </c>
       <c r="I1090">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1091" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1091" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1091" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1091" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1091" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1091" t="str">
-        <v>8:56:01 AM</v>
+        <v>9:30:33 AM</v>
       </c>
       <c r="H1091" t="str">
-        <v>uploads/1763013361185.png</v>
+        <v>uploads/1775802633041.png</v>
       </c>
       <c r="I1091">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1092" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1092" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1092" t="str">
-        <v>Wetaka Grace</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1092" t="str">
-        <v>wg@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1092" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1092" t="str">
-        <v>9:14:46 AM</v>
+        <v>9:38:37 AM</v>
       </c>
       <c r="H1092" t="str">
-        <v>uploads/1763014486052.png</v>
+        <v>uploads/1775803117514.png</v>
       </c>
       <c r="I1092">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1093" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1093" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1093" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1093" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1093" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1093" t="str">
-        <v>9:17:01 AM</v>
+        <v>9:39:06 AM</v>
       </c>
       <c r="H1093" t="str">
-        <v>uploads/1763014621959.png</v>
+        <v>uploads/1775803146390.png</v>
       </c>
       <c r="I1093">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1094" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1094" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1094" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1094" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1094" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1094" t="str">
-        <v>9:18:02 AM</v>
+        <v>9:42:31 AM</v>
       </c>
       <c r="H1094" t="str">
-        <v>uploads/1763014682396.png</v>
+        <v>uploads/1775803351005.png</v>
       </c>
       <c r="I1094">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1095" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1095" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1095" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1095" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1095" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1095" t="str">
-        <v>9:21:37 AM</v>
+        <v>10:01:14 AM</v>
       </c>
       <c r="H1095" t="str">
-        <v>uploads/1763014897652.png</v>
+        <v>uploads/1775804474392.png</v>
       </c>
       <c r="I1095">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1096" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1096" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1096" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1096" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1096" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1096" t="str">
-        <v>10:12:21 AM</v>
+        <v>10:09:52 AM</v>
       </c>
       <c r="H1096" t="str">
-        <v>uploads/1763017941738.png</v>
+        <v>uploads/1775804992751.png</v>
       </c>
       <c r="I1096">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1097" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1097" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1097" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1097" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1097" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1097" t="str">
-        <v>11:11:05 AM</v>
+        <v>10:10:41 AM</v>
       </c>
       <c r="H1097" t="str">
-        <v>uploads/1763021465663.png</v>
+        <v>uploads/1775805041176.png</v>
       </c>
       <c r="I1097">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1098" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1098" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1098" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1098" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1098" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1098" t="str">
-        <v>11:14:23 AM</v>
+        <v>10:19:37 AM</v>
       </c>
       <c r="H1098" t="str">
-        <v>uploads/1763021663205.png</v>
+        <v>uploads/1775805577171.png</v>
       </c>
       <c r="I1098">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1099" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1099" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1099" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1099" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1099" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1099" t="str">
-        <v>11:49:41 AM</v>
+        <v>10:22:54 AM</v>
       </c>
       <c r="H1099" t="str">
-        <v>uploads/1763023781796.png</v>
+        <v>uploads/1775805774666.png</v>
       </c>
       <c r="I1099">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1100" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1100" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1100" t="str">
-        <v>Muzaki Justine</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1100" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1100" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1100" t="str">
-        <v>12:26:01 PM</v>
+        <v>10:38:34 AM</v>
       </c>
       <c r="H1100" t="str">
-        <v>uploads/1763025961892.png</v>
+        <v>uploads/1775806714266.png</v>
       </c>
       <c r="I1100">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1101" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1101" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1101" t="str">
-        <v>Masibo Stella</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1101" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1101" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1101" t="str">
-        <v>2:43:40 PM</v>
+        <v>10:41:09 AM</v>
       </c>
       <c r="H1101" t="str">
-        <v>uploads/1763034220739.png</v>
+        <v>uploads/1775806869198.png</v>
       </c>
       <c r="I1101">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1102" t="str">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C1102" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1102" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1102" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1102" t="str">
-        <v>2025-11-13</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1102" t="str">
-        <v>3:59:04 PM</v>
+        <v>10:50:20 AM</v>
       </c>
       <c r="H1102" t="str">
-        <v>uploads/1763038744824.png</v>
+        <v>uploads/1775807420918.png</v>
       </c>
       <c r="I1102">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1103" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C1103" t="str">
         <v>Friday</v>
       </c>
       <c r="D1103" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1103" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1103" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1103" t="str">
-        <v>7:01:55 AM</v>
+        <v>11:50:01 AM</v>
       </c>
       <c r="H1103" t="str">
-        <v>uploads/1763092915418.png</v>
+        <v>uploads/1775811001347.png</v>
       </c>
       <c r="I1103">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1104" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C1104" t="str">
         <v>Friday</v>
       </c>
       <c r="D1104" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1104" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1104" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1104" t="str">
-        <v>8:23:19 AM</v>
+        <v>12:15:01 PM</v>
       </c>
       <c r="H1104" t="str">
-        <v>uploads/1763097799958.png</v>
+        <v>uploads/1775812501247.png</v>
       </c>
       <c r="I1104">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1105" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C1105" t="str">
         <v>Friday</v>
       </c>
       <c r="D1105" t="str">
-        <v>Namukye Felistas</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1105" t="str">
-        <v>xx@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1105" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1105" t="str">
-        <v>8:23:44 AM</v>
+        <v>12:27:37 PM</v>
       </c>
       <c r="H1105" t="str">
-        <v>uploads/1763097824905.png</v>
+        <v>uploads/1775813257177.png</v>
       </c>
       <c r="I1105">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1106" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C1106" t="str">
         <v>Friday</v>
       </c>
       <c r="D1106" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1106" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1106" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1106" t="str">
-        <v>8:46:34 AM</v>
+        <v>2:05:23 PM</v>
       </c>
       <c r="H1106" t="str">
-        <v>uploads/1763099194199.png</v>
+        <v>uploads/1775819123578.png</v>
       </c>
       <c r="I1106">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1107" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C1107" t="str">
         <v>Friday</v>
       </c>
       <c r="D1107" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1107" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1107" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1107" t="str">
-        <v>8:47:12 AM</v>
+        <v>2:44:00 PM</v>
       </c>
       <c r="H1107" t="str">
-        <v>uploads/1763099232760.png</v>
+        <v>uploads/1775821440522.png</v>
       </c>
       <c r="I1107">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1108" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C1108" t="str">
         <v>Friday</v>
       </c>
       <c r="D1108" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1108" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1108" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-10</v>
       </c>
       <c r="G1108" t="str">
-        <v>8:52:58 AM</v>
+        <v>2:44:33 PM</v>
       </c>
       <c r="H1108" t="str">
-        <v>uploads/1763099578710.png</v>
+        <v>uploads/1775821473423.png</v>
       </c>
       <c r="I1108">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1109" t="str">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C1109" t="str">
-        <v>Friday</v>
+        <v>Saturday</v>
       </c>
       <c r="D1109" t="str">
-        <v>Ziporah Musungu</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1109" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1109" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-11</v>
       </c>
       <c r="G1109" t="str">
-        <v>9:10:19 AM</v>
+        <v>1:56:02 PM</v>
       </c>
       <c r="H1109" t="str">
-        <v>uploads/1763100619666.png</v>
+        <v>uploads/1775904962381.png</v>
       </c>
       <c r="I1109">
-        <v>21</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1110" t="str">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C1110" t="str">
-        <v>Friday</v>
+        <v>Saturday</v>
       </c>
       <c r="D1110" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1110" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1110" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-11</v>
       </c>
       <c r="G1110" t="str">
-        <v>9:10:34 AM</v>
+        <v>5:22:58 PM</v>
       </c>
       <c r="H1110" t="str">
-        <v>uploads/1763100634000.png</v>
+        <v>uploads/1775917378127.png</v>
       </c>
       <c r="I1110">
-        <v>21</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1111" t="str">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C1111" t="str">
-        <v>Friday</v>
+        <v>Sunday</v>
       </c>
       <c r="D1111" t="str">
-        <v>Wetaka Grace</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1111" t="str">
-        <v>wg@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1111" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-12</v>
       </c>
       <c r="G1111" t="str">
-        <v>9:14:45 AM</v>
+        <v>4:17:05 PM</v>
       </c>
       <c r="H1111" t="str">
-        <v>uploads/1763100885702.png</v>
+        <v>uploads/1775999825067.png</v>
       </c>
       <c r="I1111">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1112" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1112" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1112" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1112" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1112" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1112" t="str">
-        <v>9:16:01 AM</v>
+        <v>7:49:06 AM</v>
       </c>
       <c r="H1112" t="str">
-        <v>uploads/1763100961631.png</v>
+        <v>uploads/1776055746189.png</v>
       </c>
       <c r="I1112">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1113" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1113" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1113" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1113" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1113" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1113" t="str">
-        <v>9:18:39 AM</v>
+        <v>7:49:40 AM</v>
       </c>
       <c r="H1113" t="str">
-        <v>uploads/1763101119407.png</v>
+        <v>uploads/1776055780628.png</v>
       </c>
       <c r="I1113">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1114" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1114" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1114" t="str">
-        <v>Nawire Esther</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1114" t="str">
-        <v>nw@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1114" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1114" t="str">
-        <v>9:22:21 AM</v>
+        <v>8:05:30 AM</v>
       </c>
       <c r="H1114" t="str">
-        <v>uploads/1763101341145.png</v>
+        <v>uploads/1776056730922.png</v>
       </c>
       <c r="I1114">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1115" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1115" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1115" t="str">
-        <v>Kakai Annet</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1115" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1115" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1115" t="str">
-        <v>9:29:36 AM</v>
+        <v>8:23:19 AM</v>
       </c>
       <c r="H1115" t="str">
-        <v>uploads/1763101776063.png</v>
+        <v>uploads/1776057799069.png</v>
       </c>
       <c r="I1115">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1116" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1116" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1116" t="str">
-        <v>Nandudu Evon</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1116" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1116" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1116" t="str">
-        <v>9:35:40 AM</v>
+        <v>8:23:39 AM</v>
       </c>
       <c r="H1116" t="str">
-        <v>uploads/1763102140650.png</v>
+        <v>uploads/1776057819601.png</v>
       </c>
       <c r="I1116">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1117" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1117" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1117" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>nelima mary gorret</v>
       </c>
       <c r="E1117" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F1117" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1117" t="str">
-        <v>9:37:44 AM</v>
+        <v>8:25:33 AM</v>
       </c>
       <c r="H1117" t="str">
-        <v>uploads/1763102264568.png</v>
+        <v>uploads/1776057933696.png</v>
       </c>
       <c r="I1117">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1118" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1118" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1118" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1118" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1118" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1118" t="str">
-        <v>9:39:04 AM</v>
+        <v>8:27:36 AM</v>
       </c>
       <c r="H1118" t="str">
-        <v>uploads/1763102344322.png</v>
+        <v>uploads/1776058056753.png</v>
       </c>
       <c r="I1118">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1119" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1119" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1119" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1119" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1119" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1119" t="str">
-        <v>9:59:28 AM</v>
+        <v>8:36:47 AM</v>
       </c>
       <c r="H1119" t="str">
-        <v>uploads/1763103568029.png</v>
+        <v>uploads/1776058607042.png</v>
       </c>
       <c r="I1119">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1120" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1120" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1120" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1120" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1120" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1120" t="str">
-        <v>10:35:05 AM</v>
+        <v>8:45:58 AM</v>
       </c>
       <c r="H1120" t="str">
-        <v>uploads/1763105705254.png</v>
+        <v>uploads/1776059158634.png</v>
       </c>
       <c r="I1120">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1121" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1121" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1121" t="str">
-        <v>Masibo Stella</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1121" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1121" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1121" t="str">
-        <v>2:02:13 PM</v>
+        <v>9:00:55 AM</v>
       </c>
       <c r="H1121" t="str">
-        <v>uploads/1763118133692.png</v>
+        <v>uploads/1776060055893.png</v>
       </c>
       <c r="I1121">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1122" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1122" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1122" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1122" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1122" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1122" t="str">
-        <v>2:11:21 PM</v>
+        <v>9:01:18 AM</v>
       </c>
       <c r="H1122" t="str">
-        <v>uploads/1763118681921.png</v>
+        <v>uploads/1776060078161.png</v>
       </c>
       <c r="I1122">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1123" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C1123" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1123" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1123" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1123" t="str">
-        <v>2025-11-14</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1123" t="str">
-        <v>3:16:45 PM</v>
+        <v>9:02:21 AM</v>
       </c>
       <c r="H1123" t="str">
-        <v>uploads/1763122605852.png</v>
+        <v>uploads/1776060141538.png</v>
       </c>
       <c r="I1123">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1124" t="str">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C1124" t="str">
-        <v>Saturday</v>
+        <v>Monday</v>
       </c>
       <c r="D1124" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1124" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1124" t="str">
-        <v>2025-11-15</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1124" t="str">
-        <v>4:22:04 PM</v>
+        <v>9:03:23 AM</v>
       </c>
       <c r="H1124" t="str">
-        <v>uploads/1763212924162.png</v>
+        <v>uploads/1776060203935.png</v>
       </c>
       <c r="I1124">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1125" t="str">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C1125" t="str">
-        <v>Sunday</v>
+        <v>Monday</v>
       </c>
       <c r="D1125" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1125" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1125" t="str">
-        <v>2025-11-16</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1125" t="str">
-        <v>2:47:06 PM</v>
+        <v>9:09:09 AM</v>
       </c>
       <c r="H1125" t="str">
-        <v>uploads/1763293626726.png</v>
+        <v>uploads/1776060549176.png</v>
       </c>
       <c r="I1125">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1126" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1126" t="str">
         <v>Monday</v>
       </c>
       <c r="D1126" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1126" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1126" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1126" t="str">
-        <v>7:04:59 AM</v>
+        <v>9:10:49 AM</v>
       </c>
       <c r="H1126" t="str">
-        <v>uploads/1763352299053.png</v>
+        <v>uploads/1776060649857.png</v>
       </c>
       <c r="I1126">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1127" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1127" t="str">
         <v>Monday</v>
       </c>
       <c r="D1127" t="str">
-        <v>Namukye Felistas</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1127" t="str">
-        <v>xx@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1127" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1127" t="str">
-        <v>8:11:06 AM</v>
+        <v>9:12:03 AM</v>
       </c>
       <c r="H1127" t="str">
-        <v>uploads/1763356266514.png</v>
+        <v>uploads/1776060723529.png</v>
       </c>
       <c r="I1127">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1128" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1128" t="str">
         <v>Monday</v>
       </c>
       <c r="D1128" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1128" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1128" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1128" t="str">
-        <v>8:11:44 AM</v>
+        <v>9:22:31 AM</v>
       </c>
       <c r="H1128" t="str">
-        <v>uploads/1763356304853.png</v>
+        <v>uploads/1776061351471.png</v>
       </c>
       <c r="I1128">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1129" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1129" t="str">
         <v>Monday</v>
       </c>
       <c r="D1129" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1129" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1129" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1129" t="str">
-        <v>8:12:54 AM</v>
+        <v>9:24:41 AM</v>
       </c>
       <c r="H1129" t="str">
-        <v>uploads/1763356374287.png</v>
+        <v>uploads/1776061481063.png</v>
       </c>
       <c r="I1129">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1130" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1130" t="str">
         <v>Monday</v>
       </c>
       <c r="D1130" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1130" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1130" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1130" t="str">
-        <v>8:14:16 AM</v>
+        <v>9:57:21 AM</v>
       </c>
       <c r="H1130" t="str">
-        <v>uploads/1763356456724.png</v>
+        <v>uploads/1776063441460.png</v>
       </c>
       <c r="I1130">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1131" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1131" t="str">
         <v>Monday</v>
       </c>
       <c r="D1131" t="str">
-        <v>Wetaka Grace</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1131" t="str">
-        <v>wg@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1131" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1131" t="str">
-        <v>8:17:05 AM</v>
+        <v>9:58:59 AM</v>
       </c>
       <c r="H1131" t="str">
-        <v>uploads/1763356625081.png</v>
+        <v>uploads/1776063539737.png</v>
       </c>
       <c r="I1131">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1132" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1132" t="str">
         <v>Monday</v>
       </c>
       <c r="D1132" t="str">
-        <v>Nandudu Evon</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1132" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1132" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1132" t="str">
-        <v>9:08:18 AM</v>
+        <v>10:29:30 AM</v>
       </c>
       <c r="H1132" t="str">
-        <v>uploads/1763359698480.png</v>
+        <v>uploads/1776065370973.png</v>
       </c>
       <c r="I1132">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1133" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1133" t="str">
         <v>Monday</v>
       </c>
       <c r="D1133" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1133" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1133" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1133" t="str">
-        <v>9:09:12 AM</v>
+        <v>10:35:32 AM</v>
       </c>
       <c r="H1133" t="str">
-        <v>uploads/1763359752445.png</v>
+        <v>uploads/1776065732624.png</v>
       </c>
       <c r="I1133">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1134" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1134" t="str">
         <v>Monday</v>
       </c>
       <c r="D1134" t="str">
         <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1134" t="str">
         <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1134" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1134" t="str">
-        <v>9:10:53 AM</v>
+        <v>10:49:32 AM</v>
       </c>
       <c r="H1134" t="str">
-        <v>uploads/1763359853548.png</v>
+        <v>uploads/1776066572226.png</v>
       </c>
       <c r="I1134">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1135" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1135" t="str">
         <v>Monday</v>
       </c>
       <c r="D1135" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1135" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1135" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1135" t="str">
-        <v>9:11:13 AM</v>
+        <v>10:59:28 AM</v>
       </c>
       <c r="H1135" t="str">
-        <v>uploads/1763359873551.png</v>
+        <v>uploads/1776067168496.png</v>
       </c>
       <c r="I1135">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1136" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1136" t="str">
         <v>Monday</v>
       </c>
       <c r="D1136" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1136" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1136" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1136" t="str">
-        <v>9:29:02 AM</v>
+        <v>11:56:53 AM</v>
       </c>
       <c r="H1136" t="str">
-        <v>uploads/1763360942523.png</v>
+        <v>uploads/1776070613833.png</v>
       </c>
       <c r="I1136">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1137" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1137" t="str">
         <v>Monday</v>
       </c>
       <c r="D1137" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1137" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1137" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1137" t="str">
-        <v>10:34:45 AM</v>
+        <v>12:39:13 PM</v>
       </c>
       <c r="H1137" t="str">
-        <v>uploads/1763364885635.png</v>
+        <v>uploads/1776073153945.png</v>
       </c>
       <c r="I1137">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1138" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1138" t="str">
         <v>Monday</v>
       </c>
       <c r="D1138" t="str">
         <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1138" t="str">
         <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1138" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1138" t="str">
-        <v>10:37:54 AM</v>
+        <v>12:46:07 PM</v>
       </c>
       <c r="H1138" t="str">
-        <v>uploads/1763365074511.png</v>
+        <v>uploads/1776073567360.png</v>
       </c>
       <c r="I1138">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1139" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1139" t="str">
         <v>Monday</v>
       </c>
       <c r="D1139" t="str">
-        <v>Nandutu Racheal</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1139" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1139" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1139" t="str">
-        <v>10:59:19 AM</v>
+        <v>1:30:25 PM</v>
       </c>
       <c r="H1139" t="str">
-        <v>uploads/1763366359142.png</v>
+        <v>uploads/1776076225659.png</v>
       </c>
       <c r="I1139">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1140" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1140" t="str">
         <v>Monday</v>
       </c>
       <c r="D1140" t="str">
-        <v>Kakai Annet</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1140" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1140" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1140" t="str">
-        <v>10:59:37 AM</v>
+        <v>1:47:34 PM</v>
       </c>
       <c r="H1140" t="str">
-        <v>uploads/1763366377852.png</v>
+        <v>uploads/1776077254579.png</v>
       </c>
       <c r="I1140">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1141" t="str">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C1141" t="str">
         <v>Monday</v>
       </c>
       <c r="D1141" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1141" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1141" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-13</v>
       </c>
       <c r="G1141" t="str">
-        <v>11:01:07 AM</v>
+        <v>3:30:15 PM</v>
       </c>
       <c r="H1141" t="str">
-        <v>uploads/1763366467164.png</v>
+        <v>uploads/1776083415399.png</v>
       </c>
       <c r="I1141">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1142" t="str">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C1142" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1142" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1142" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1142" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1142" t="str">
-        <v>11:08:19 AM</v>
+        <v>7:04:34 AM</v>
       </c>
       <c r="H1142" t="str">
-        <v>uploads/1763366899974.png</v>
+        <v>uploads/1776139474096.png</v>
       </c>
       <c r="I1142">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1143" t="str">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C1143" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1143" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1143" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1143" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1143" t="str">
-        <v>12:10:25 PM</v>
+        <v>8:36:36 AM</v>
       </c>
       <c r="H1143" t="str">
-        <v>uploads/1763370625963.png</v>
+        <v>uploads/1776144996764.png</v>
       </c>
       <c r="I1143">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1144" t="str">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C1144" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1144" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1144" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1144" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1144" t="str">
-        <v>1:08:53 PM</v>
+        <v>8:41:03 AM</v>
       </c>
       <c r="H1144" t="str">
-        <v>uploads/1763374133377.png</v>
+        <v>uploads/1776145263755.png</v>
       </c>
       <c r="I1144">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1145" t="str">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C1145" t="str">
-        <v>Monday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1145" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1145" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1145" t="str">
-        <v>2025-11-17</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1145" t="str">
-        <v>2:12:05 PM</v>
+        <v>8:41:27 AM</v>
       </c>
       <c r="H1145" t="str">
-        <v>uploads/1763377925921.png</v>
+        <v>uploads/1776145287727.png</v>
       </c>
       <c r="I1145">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1146" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1146" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1146" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1146" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1146" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1146" t="str">
-        <v>7:31:22 AM</v>
+        <v>8:42:10 AM</v>
       </c>
       <c r="H1146" t="str">
-        <v>uploads/1763440282329.png</v>
+        <v>uploads/1776145330553.png</v>
       </c>
       <c r="I1146">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1147" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1147" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1147" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1147" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1147" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1147" t="str">
-        <v>8:04:46 AM</v>
+        <v>8:53:29 AM</v>
       </c>
       <c r="H1147" t="str">
-        <v>uploads/1763442286959.png</v>
+        <v>uploads/1776146009169.png</v>
       </c>
       <c r="I1147">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1148" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1148" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1148" t="str">
-        <v>Namukye Felistas</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1148" t="str">
-        <v>xx@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1148" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1148" t="str">
-        <v>8:05:14 AM</v>
+        <v>8:54:55 AM</v>
       </c>
       <c r="H1148" t="str">
-        <v>uploads/1763442314650.png</v>
+        <v>uploads/1776146095046.png</v>
       </c>
       <c r="I1148">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1149" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1149" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1149" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1149" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1149" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1149" t="str">
-        <v>8:09:04 AM</v>
+        <v>8:58:52 AM</v>
       </c>
       <c r="H1149" t="str">
-        <v>uploads/1763442544958.png</v>
+        <v>uploads/1776146332497.png</v>
       </c>
       <c r="I1149">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1150" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1150" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1150" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1150" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1150" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1150" t="str">
-        <v>8:26:58 AM</v>
+        <v>9:00:19 AM</v>
       </c>
       <c r="H1150" t="str">
-        <v>uploads/1763443618261.png</v>
+        <v>uploads/1776146419078.png</v>
       </c>
       <c r="I1150">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1151" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1151" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1151" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1151" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1151" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1151" t="str">
-        <v>8:27:29 AM</v>
+        <v>9:18:15 AM</v>
       </c>
       <c r="H1151" t="str">
-        <v>uploads/1763443649118.png</v>
+        <v>uploads/1776147495570.png</v>
       </c>
       <c r="I1151">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1152" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1152" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1152" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1152" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1152" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1152" t="str">
-        <v>9:53:51 AM</v>
+        <v>9:28:44 AM</v>
       </c>
       <c r="H1152" t="str">
-        <v>uploads/1763448831516.png</v>
+        <v>uploads/1776148124675.png</v>
       </c>
       <c r="I1152">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1153" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1153" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1153" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1153" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1153" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1153" t="str">
-        <v>9:55:32 AM</v>
+        <v>9:31:54 AM</v>
       </c>
       <c r="H1153" t="str">
-        <v>uploads/1763448932520.png</v>
+        <v>uploads/1776148314730.png</v>
       </c>
       <c r="I1153">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1154" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1154" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1154" t="str">
         <v>Wetaka Grace</v>
       </c>
       <c r="E1154" t="str">
         <v>wg@gmail.com</v>
       </c>
       <c r="F1154" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1154" t="str">
-        <v>10:04:46 AM</v>
+        <v>9:32:40 AM</v>
       </c>
       <c r="H1154" t="str">
-        <v>uploads/1763449486850.png</v>
+        <v>uploads/1776148360679.png</v>
       </c>
       <c r="I1154">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1155" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1155" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1155" t="str">
-        <v>Nawire Esther</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1155" t="str">
-        <v>nw@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1155" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1155" t="str">
-        <v>10:06:31 AM</v>
+        <v>9:33:22 AM</v>
       </c>
       <c r="H1155" t="str">
-        <v>uploads/1763449591134.png</v>
+        <v>uploads/1776148402438.png</v>
       </c>
       <c r="I1155">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1156" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1156" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1156" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1156" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1156" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1156" t="str">
-        <v>10:14:51 AM</v>
+        <v>9:34:44 AM</v>
       </c>
       <c r="H1156" t="str">
-        <v>uploads/1763450091601.png</v>
+        <v>uploads/1776148484641.png</v>
       </c>
       <c r="I1156">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1157" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1157" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1157" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1157" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1157" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1157" t="str">
-        <v>10:15:35 AM</v>
+        <v>10:40:43 AM</v>
       </c>
       <c r="H1157" t="str">
-        <v>uploads/1763450135460.png</v>
+        <v>uploads/1776152443631.png</v>
       </c>
       <c r="I1157">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1158" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1158" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1158" t="str">
-        <v>Nandudu Evon</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1158" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1158" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1158" t="str">
-        <v>10:43:00 AM</v>
+        <v>11:01:14 AM</v>
       </c>
       <c r="H1158" t="str">
-        <v>uploads/1763451780052.png</v>
+        <v>uploads/1776153674423.png</v>
       </c>
       <c r="I1158">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1159" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1159" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1159" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1159" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1159" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1159" t="str">
-        <v>11:11:12 AM</v>
+        <v>11:07:54 AM</v>
       </c>
       <c r="H1159" t="str">
-        <v>uploads/1763453472855.png</v>
+        <v>uploads/1776154074268.png</v>
       </c>
       <c r="I1159">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1160" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1160" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1160" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1160" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1160" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1160" t="str">
-        <v>1:23:20 PM</v>
+        <v>11:35:11 AM</v>
       </c>
       <c r="H1160" t="str">
-        <v>uploads/1763461400163.png</v>
+        <v>uploads/1776155711111.png</v>
       </c>
       <c r="I1160">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1161" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1161" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1161" t="str">
-        <v>nelima mary gorret</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1161" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1161" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1161" t="str">
-        <v>5:14:35 PM</v>
+        <v>12:29:44 PM</v>
       </c>
       <c r="H1161" t="str">
-        <v>uploads/1763475275070.png</v>
+        <v>uploads/1776158984587.png</v>
       </c>
       <c r="I1161">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1162" t="str">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1162" t="str">
         <v>Tuesday</v>
       </c>
       <c r="D1162" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1162" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1162" t="str">
-        <v>2025-11-18</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1162" t="str">
-        <v>5:50:25 PM</v>
+        <v>12:31:42 PM</v>
       </c>
       <c r="H1162" t="str">
-        <v>uploads/1763477425660.png</v>
+        <v>uploads/1776159102871.png</v>
       </c>
       <c r="I1162">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1163" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1163" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1163" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1163" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1163" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1163" t="str">
-        <v>7:06:45 AM</v>
+        <v>12:57:18 PM</v>
       </c>
       <c r="H1163" t="str">
-        <v>uploads/1763525205195.png</v>
+        <v>uploads/1776160638911.png</v>
       </c>
       <c r="I1163">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1164" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1164" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1164" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1164" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1164" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1164" t="str">
-        <v>8:36:20 AM</v>
+        <v>2:36:01 PM</v>
       </c>
       <c r="H1164" t="str">
-        <v>uploads/1763530580877.png</v>
+        <v>uploads/1776166561318.png</v>
       </c>
       <c r="I1164">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1165" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1165" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1165" t="str">
-        <v>Kakai Annet</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1165" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1165" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1165" t="str">
-        <v>8:36:39 AM</v>
+        <v>2:37:25 PM</v>
       </c>
       <c r="H1165" t="str">
-        <v>uploads/1763530599374.png</v>
+        <v>uploads/1776166645588.png</v>
       </c>
       <c r="I1165">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1166" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1166" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1166" t="str">
-        <v>Namukye Felistas</v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1166" t="str">
-        <v>xx@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1166" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1166" t="str">
-        <v>8:37:36 AM</v>
+        <v>2:57:13 PM</v>
       </c>
       <c r="H1166" t="str">
-        <v>uploads/1763530656299.png</v>
+        <v>uploads/1776167833333.png</v>
       </c>
       <c r="I1166">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1167" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1167" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1167" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1167" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1167" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1167" t="str">
-        <v>9:22:30 AM</v>
+        <v>2:57:55 PM</v>
       </c>
       <c r="H1167" t="str">
-        <v>uploads/1763533350449.png</v>
+        <v>uploads/1776167875741.png</v>
       </c>
       <c r="I1167">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1168" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1168" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1168" t="str">
-        <v>Nawire Esther</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1168" t="str">
-        <v>nw@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1168" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1168" t="str">
-        <v>9:23:26 AM</v>
+        <v>3:34:00 PM</v>
       </c>
       <c r="H1168" t="str">
-        <v>uploads/1763533406183.png</v>
+        <v>uploads/1776170040555.png</v>
       </c>
       <c r="I1168">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1169" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1169" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1169" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1169" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1169" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1169" t="str">
-        <v>9:40:34 AM</v>
+        <v>5:35:59 PM</v>
       </c>
       <c r="H1169" t="str">
-        <v>uploads/1763534434628.png</v>
+        <v>uploads/1776177359611.png</v>
       </c>
       <c r="I1169">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1170" t="str">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C1170" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1170" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1170" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1170" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-14</v>
       </c>
       <c r="G1170" t="str">
-        <v>10:10:48 AM</v>
+        <v>10:07:58 PM</v>
       </c>
       <c r="H1170" t="str">
-        <v>uploads/1763536248725.png</v>
+        <v>uploads/1776193678785.png</v>
       </c>
       <c r="I1170">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1171" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1171" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1171" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1171" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1171" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1171" t="str">
-        <v>10:11:18 AM</v>
+        <v>7:01:27 AM</v>
       </c>
       <c r="H1171" t="str">
-        <v>uploads/1763536278857.png</v>
+        <v>uploads/1776225687768.png</v>
       </c>
       <c r="I1171">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1172" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1172" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1172" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1172" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1172" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1172" t="str">
-        <v>10:14:00 AM</v>
+        <v>7:18:48 AM</v>
       </c>
       <c r="H1172" t="str">
-        <v>uploads/1763536440940.png</v>
+        <v>uploads/1776226728627.png</v>
       </c>
       <c r="I1172">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1173" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1173" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1173" t="str">
-        <v>Nandudu Evon</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1173" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1173" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1173" t="str">
-        <v>11:16:56 AM</v>
+        <v>7:33:32 AM</v>
       </c>
       <c r="H1173" t="str">
-        <v>uploads/1763540216734.png</v>
+        <v>uploads/1776227612924.png</v>
       </c>
       <c r="I1173">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1174" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1174" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1174" t="str">
-        <v>Wetaka Grace</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1174" t="str">
-        <v>wg@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1174" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1174" t="str">
-        <v>11:19:59 AM</v>
+        <v>7:42:35 AM</v>
       </c>
       <c r="H1174" t="str">
-        <v>uploads/1763540399429.png</v>
+        <v>uploads/1776228155456.png</v>
       </c>
       <c r="I1174">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1175" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1175" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1175" t="str">
-        <v>Muzaki Justine</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1175" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1175" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1175" t="str">
-        <v>11:21:15 AM</v>
+        <v>8:05:20 AM</v>
       </c>
       <c r="H1175" t="str">
-        <v>uploads/1763540475755.png</v>
+        <v>uploads/1776229520706.png</v>
       </c>
       <c r="I1175">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1176" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1176" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1176" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1176" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1176" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1176" t="str">
-        <v>11:26:33 AM</v>
+        <v>8:19:34 AM</v>
       </c>
       <c r="H1176" t="str">
-        <v>uploads/1763540793877.png</v>
+        <v>uploads/1776230374332.png</v>
       </c>
       <c r="I1176">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1177" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1177" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1177" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1177" t="str">
-        <v>lt@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1177" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1177" t="str">
-        <v>11:27:48 AM</v>
+        <v>8:35:06 AM</v>
       </c>
       <c r="H1177" t="str">
-        <v>uploads/1763540868281.png</v>
+        <v>uploads/1776231306904.png</v>
       </c>
       <c r="I1177">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1178" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1178" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1178" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1178" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1178" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1178" t="str">
-        <v>12:18:41 PM</v>
+        <v>8:36:50 AM</v>
       </c>
       <c r="H1178" t="str">
-        <v>uploads/1763543921396.png</v>
+        <v>uploads/1776231410607.png</v>
       </c>
       <c r="I1178">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1179" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1179" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1179" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1179" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1179" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1179" t="str">
-        <v>12:57:08 PM</v>
+        <v>8:38:03 AM</v>
       </c>
       <c r="H1179" t="str">
-        <v>uploads/1763546228705.png</v>
+        <v>uploads/1776231483185.png</v>
       </c>
       <c r="I1179">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1180" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1180" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1180" t="str">
-        <v>Ziporah Musungu</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1180" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1180" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1180" t="str">
-        <v>12:57:49 PM</v>
+        <v>8:39:17 AM</v>
       </c>
       <c r="H1180" t="str">
-        <v>uploads/1763546269236.png</v>
+        <v>uploads/1776231557878.png</v>
       </c>
       <c r="I1180">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1181" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1181" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1181" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1181" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1181" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1181" t="str">
-        <v>1:06:44 PM</v>
+        <v>9:08:37 AM</v>
       </c>
       <c r="H1181" t="str">
-        <v>uploads/1763546804195.png</v>
+        <v>uploads/1776233317723.png</v>
       </c>
       <c r="I1181">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1182" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1182" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1182" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1182" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1182" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1182" t="str">
-        <v>1:57:52 PM</v>
+        <v>9:08:51 AM</v>
       </c>
       <c r="H1182" t="str">
-        <v>uploads/1763549872922.png</v>
+        <v>uploads/1776233331769.png</v>
       </c>
       <c r="I1182">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1183" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1183" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1183" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1183" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1183" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1183" t="str">
-        <v>3:14:38 PM</v>
+        <v>9:21:09 AM</v>
       </c>
       <c r="H1183" t="str">
-        <v>uploads/1763554478550.png</v>
+        <v>uploads/1776234069014.png</v>
       </c>
       <c r="I1183">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1184" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1184" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1184" t="str">
         <v>Masibo Stella</v>
       </c>
       <c r="E1184" t="str">
         <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1184" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1184" t="str">
-        <v>3:59:51 PM</v>
+        <v>9:22:04 AM</v>
       </c>
       <c r="H1184" t="str">
-        <v>uploads/1763557191469.png</v>
+        <v>uploads/1776234124329.png</v>
       </c>
       <c r="I1184">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1185" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1185" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1185" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1185" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1185" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1185" t="str">
-        <v>4:37:17 PM</v>
+        <v>9:31:24 AM</v>
       </c>
       <c r="H1185" t="str">
-        <v>uploads/1763559437348.png</v>
+        <v>uploads/1776234684054.png</v>
       </c>
       <c r="I1185">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1186" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1186" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1186" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1186" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1186" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1186" t="str">
-        <v>5:11:04 PM</v>
+        <v>9:33:25 AM</v>
       </c>
       <c r="H1186" t="str">
-        <v>uploads/1763561464917.png</v>
+        <v>uploads/1776234805627.png</v>
       </c>
       <c r="I1186">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1187" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C1187" t="str">
         <v>Wednesday</v>
       </c>
       <c r="D1187" t="str">
-        <v>nelima mary gorret</v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1187" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1187" t="str">
-        <v>2025-11-19</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1187" t="str">
-        <v>9:12:24 PM</v>
+        <v>9:57:49 AM</v>
       </c>
       <c r="H1187" t="str">
-        <v>uploads/1763575944171.png</v>
+        <v>uploads/1776236269996.png</v>
       </c>
       <c r="I1187">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1188" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1188" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1188" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1188" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1188" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1188" t="str">
-        <v>6:49:15 AM</v>
+        <v>10:03:11 AM</v>
       </c>
       <c r="H1188" t="str">
-        <v>uploads/1763610555420.png</v>
+        <v>uploads/1776236591991.png</v>
       </c>
       <c r="I1188">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1189" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1189" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1189" t="str">
-        <v>Nandutu Racheal</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1189" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1189" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1189" t="str">
-        <v>8:15:45 AM</v>
+        <v>10:19:34 AM</v>
       </c>
       <c r="H1189" t="str">
-        <v>uploads/1763615745913.png</v>
+        <v>uploads/1776237574573.png</v>
       </c>
       <c r="I1189">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1190" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1190" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1190" t="str">
-        <v>Namukye Felistas</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1190" t="str">
-        <v>xx@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1190" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1190" t="str">
-        <v>8:21:18 AM</v>
+        <v>10:44:08 AM</v>
       </c>
       <c r="H1190" t="str">
-        <v>uploads/1763616078135.png</v>
+        <v>uploads/1776239048600.png</v>
       </c>
       <c r="I1190">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1191" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1191" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1191" t="str">
-        <v>Kakai Annet</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1191" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1191" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1191" t="str">
-        <v>8:21:51 AM</v>
+        <v>10:52:26 AM</v>
       </c>
       <c r="H1191" t="str">
-        <v>uploads/1763616111275.png</v>
+        <v>uploads/1776239546118.png</v>
       </c>
       <c r="I1191">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1192" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1192" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1192" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1192" t="str">
-        <v>lt@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1192" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1192" t="str">
-        <v>8:24:46 AM</v>
+        <v>11:29:12 AM</v>
       </c>
       <c r="H1192" t="str">
-        <v>uploads/1763616286517.png</v>
+        <v>uploads/1776241752884.png</v>
       </c>
       <c r="I1192">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1193" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1193" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1193" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1193" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1193" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1193" t="str">
-        <v>8:26:33 AM</v>
+        <v>12:57:17 PM</v>
       </c>
       <c r="H1193" t="str">
-        <v>uploads/1763616393918.png</v>
+        <v>uploads/1776247037152.png</v>
       </c>
       <c r="I1193">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1194" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1194" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1194" t="str">
-        <v>Nawire Esther</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1194" t="str">
-        <v>nw@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1194" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1194" t="str">
-        <v>8:27:43 AM</v>
+        <v>1:07:11 PM</v>
       </c>
       <c r="H1194" t="str">
-        <v>uploads/1763616463332.png</v>
+        <v>uploads/1776247631962.png</v>
       </c>
       <c r="I1194">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1195" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1195" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1195" t="str">
-        <v>Wetaka Grace</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1195" t="str">
-        <v>wg@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1195" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1195" t="str">
-        <v>8:44:23 AM</v>
+        <v>1:09:32 PM</v>
       </c>
       <c r="H1195" t="str">
-        <v>uploads/1763617463876.png</v>
+        <v>uploads/1776247772812.png</v>
       </c>
       <c r="I1195">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1196" t="str">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C1196" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1196" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1196" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1196" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-15</v>
       </c>
       <c r="G1196" t="str">
-        <v>8:53:55 AM</v>
+        <v>1:17:44 PM</v>
       </c>
       <c r="H1196" t="str">
-        <v>uploads/1763618035412.png</v>
+        <v>uploads/1776248264235.png</v>
       </c>
       <c r="I1196">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1197" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1197" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1197" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1197" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1197" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1197" t="str">
-        <v>9:38:33 AM</v>
+        <v>7:22:55 AM</v>
       </c>
       <c r="H1197" t="str">
-        <v>uploads/1763620713126.png</v>
+        <v>uploads/1776313375718.png</v>
       </c>
       <c r="I1197">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1198" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1198" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1198" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1198" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1198" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1198" t="str">
-        <v>9:54:16 AM</v>
+        <v>7:46:57 AM</v>
       </c>
       <c r="H1198" t="str">
-        <v>uploads/1763621656284.png</v>
+        <v>uploads/1776314817540.png</v>
       </c>
       <c r="I1198">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1199" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1199" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1199" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1199" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1199" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1199" t="str">
-        <v>9:56:22 AM</v>
+        <v>8:31:33 AM</v>
       </c>
       <c r="H1199" t="str">
-        <v>uploads/1763621782125.png</v>
+        <v>uploads/1776317493001.png</v>
       </c>
       <c r="I1199">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1200" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1200" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1200" t="str">
-        <v>Masibo Stella</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1200" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1200" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1200" t="str">
-        <v>9:57:42 AM</v>
+        <v>8:49:59 AM</v>
       </c>
       <c r="H1200" t="str">
-        <v>uploads/1763621862347.png</v>
+        <v>uploads/1776318599642.png</v>
       </c>
       <c r="I1200">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1201" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1201" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1201" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1201" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1201" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1201" t="str">
-        <v>9:59:17 AM</v>
+        <v>8:51:20 AM</v>
       </c>
       <c r="H1201" t="str">
-        <v>uploads/1763621957649.png</v>
+        <v>uploads/1776318680047.png</v>
       </c>
       <c r="I1201">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1202" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1202" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1202" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1202" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1202" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1202" t="str">
-        <v>9:59:53 AM</v>
+        <v>8:54:27 AM</v>
       </c>
       <c r="H1202" t="str">
-        <v>uploads/1763621993446.png</v>
+        <v>uploads/1776318867147.png</v>
       </c>
       <c r="I1202">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1203" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1203" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1203" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1203" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1203" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1203" t="str">
-        <v>10:04:38 AM</v>
+        <v>9:05:16 AM</v>
       </c>
       <c r="H1203" t="str">
-        <v>uploads/1763622278782.png</v>
+        <v>uploads/1776319516342.png</v>
       </c>
       <c r="I1203">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1204" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1204" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1204" t="str">
-        <v>Nandudu Evon</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1204" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1204" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1204" t="str">
-        <v>10:24:12 AM</v>
+        <v>9:07:47 AM</v>
       </c>
       <c r="H1204" t="str">
-        <v>uploads/1763623452620.png</v>
+        <v>uploads/1776319667087.png</v>
       </c>
       <c r="I1204">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1205" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1205" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1205" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1205" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1205" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1205" t="str">
-        <v>12:16:03 PM</v>
+        <v>9:57:16 AM</v>
       </c>
       <c r="H1205" t="str">
-        <v>uploads/1763630163370.png</v>
+        <v>uploads/1776322636177.png</v>
       </c>
       <c r="I1205">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1206" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1206" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1206" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1206" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1206" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1206" t="str">
-        <v>12:21:00 PM</v>
+        <v>10:01:08 AM</v>
       </c>
       <c r="H1206" t="str">
-        <v>uploads/1763630460040.png</v>
+        <v>uploads/1776322868506.png</v>
       </c>
       <c r="I1206">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1207" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1207" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1207" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1207" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1207" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1207" t="str">
-        <v>1:05:11 PM</v>
+        <v>10:03:15 AM</v>
       </c>
       <c r="H1207" t="str">
-        <v>uploads/1763633111104.png</v>
+        <v>uploads/1776322995955.png</v>
       </c>
       <c r="I1207">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1208" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1208" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1208" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1208" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1208" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1208" t="str">
-        <v>1:12:25 PM</v>
+        <v>10:04:23 AM</v>
       </c>
       <c r="H1208" t="str">
-        <v>uploads/1763633545164.png</v>
+        <v>uploads/1776323063511.png</v>
       </c>
       <c r="I1208">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1209" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1209" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1209" t="str">
-        <v>nelima mary gorret</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1209" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1209" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1209" t="str">
-        <v>1:50:35 PM</v>
+        <v>10:05:26 AM</v>
       </c>
       <c r="H1209" t="str">
-        <v>uploads/1763635835935.png</v>
+        <v>uploads/1776323126971.png</v>
       </c>
       <c r="I1209">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1210" t="str">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1210" t="str">
         <v>Thursday</v>
       </c>
       <c r="D1210" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1210" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1210" t="str">
-        <v>2025-11-20</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1210" t="str">
-        <v>6:41:06 PM</v>
+        <v>10:05:48 AM</v>
       </c>
       <c r="H1210" t="str">
-        <v>uploads/1763653266171.png</v>
+        <v>uploads/1776323148280.png</v>
       </c>
       <c r="I1210">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1211" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1211" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1211" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1211" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1211" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1211" t="str">
-        <v>7:03:47 AM</v>
+        <v>10:29:18 AM</v>
       </c>
       <c r="H1211" t="str">
-        <v>uploads/1763697827570.png</v>
+        <v>uploads/1776324558783.png</v>
       </c>
       <c r="I1211">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1212" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1212" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1212" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1212" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1212" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1212" t="str">
-        <v>7:37:21 AM</v>
+        <v>10:31:09 AM</v>
       </c>
       <c r="H1212" t="str">
-        <v>uploads/1763699841732.png</v>
+        <v>uploads/1776324669960.png</v>
       </c>
       <c r="I1212">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1213" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1213" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1213" t="str">
-        <v>Namukye Felistas</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1213" t="str">
-        <v>xx@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1213" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1213" t="str">
-        <v>8:20:53 AM</v>
+        <v>10:32:16 AM</v>
       </c>
       <c r="H1213" t="str">
-        <v>uploads/1763702453019.png</v>
+        <v>uploads/1776324736838.png</v>
       </c>
       <c r="I1213">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1214" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1214" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1214" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1214" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1214" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1214" t="str">
-        <v>8:22:20 AM</v>
+        <v>10:54:43 AM</v>
       </c>
       <c r="H1214" t="str">
-        <v>uploads/1763702540860.png</v>
+        <v>uploads/1776326083711.png</v>
       </c>
       <c r="I1214">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1215" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1215" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1215" t="str">
-        <v>Nandudu Evon</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1215" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1215" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1215" t="str">
-        <v>8:29:57 AM</v>
+        <v>10:59:02 AM</v>
       </c>
       <c r="H1215" t="str">
-        <v>uploads/1763702997386.png</v>
+        <v>uploads/1776326342983.png</v>
       </c>
       <c r="I1215">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1216" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1216" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1216" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1216" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1216" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1216" t="str">
-        <v>8:48:19 AM</v>
+        <v>11:05:36 AM</v>
       </c>
       <c r="H1216" t="str">
-        <v>uploads/1763704099928.png</v>
+        <v>uploads/1776326736487.png</v>
       </c>
       <c r="I1216">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1217" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1217" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1217" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1217" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1217" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1217" t="str">
-        <v>8:56:23 AM</v>
+        <v>12:07:05 PM</v>
       </c>
       <c r="H1217" t="str">
-        <v>uploads/1763704583924.png</v>
+        <v>uploads/1776330425138.png</v>
       </c>
       <c r="I1217">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1218" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1218" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1218" t="str">
-        <v>nelima mary gorret</v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1218" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1218" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1218" t="str">
-        <v>9:15:25 AM</v>
+        <v>12:08:27 PM</v>
       </c>
       <c r="H1218" t="str">
-        <v>uploads/1763705725755.png</v>
+        <v>uploads/1776330507119.png</v>
       </c>
       <c r="I1218">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1219" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1219" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1219" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1219" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1219" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1219" t="str">
-        <v>9:15:43 AM</v>
+        <v>1:27:48 PM</v>
       </c>
       <c r="H1219" t="str">
-        <v>uploads/1763705743498.png</v>
+        <v>uploads/1776335268076.png</v>
       </c>
       <c r="I1219">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1220" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1220" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1220" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1220" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1220" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1220" t="str">
-        <v>9:18:03 AM</v>
+        <v>2:43:55 PM</v>
       </c>
       <c r="H1220" t="str">
-        <v>uploads/1763705883507.png</v>
+        <v>uploads/1776339835221.png</v>
       </c>
       <c r="I1220">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1221" t="str">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C1221" t="str">
-        <v>Friday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1221" t="str">
-        <v>Wetaka Grace</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1221" t="str">
-        <v>wg@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1221" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-16</v>
       </c>
       <c r="G1221" t="str">
-        <v>10:26:16 AM</v>
+        <v>4:16:15 PM</v>
       </c>
       <c r="H1221" t="str">
-        <v>uploads/1763709976425.png</v>
+        <v>uploads/1776345375607.png</v>
       </c>
       <c r="I1221">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1222" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1222" t="str">
         <v>Friday</v>
       </c>
       <c r="D1222" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1222" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1222" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1222" t="str">
-        <v>10:27:30 AM</v>
+        <v>6:51:56 AM</v>
       </c>
       <c r="H1222" t="str">
-        <v>uploads/1763710050599.png</v>
+        <v>uploads/1776397916467.png</v>
       </c>
       <c r="I1222">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1223" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1223" t="str">
         <v>Friday</v>
       </c>
       <c r="D1223" t="str">
-        <v>Ziporah Musungu</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1223" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1223" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1223" t="str">
-        <v>12:21:30 PM</v>
+        <v>6:59:09 AM</v>
       </c>
       <c r="H1223" t="str">
-        <v>uploads/1763716890103.png</v>
+        <v>uploads/1776398349749.png</v>
       </c>
       <c r="I1223">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1224" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1224" t="str">
         <v>Friday</v>
       </c>
       <c r="D1224" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1224" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1224" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1224" t="str">
-        <v>1:18:44 PM</v>
+        <v>7:05:44 AM</v>
       </c>
       <c r="H1224" t="str">
-        <v>uploads/1763720324626.png</v>
+        <v>uploads/1776398744149.png</v>
       </c>
       <c r="I1224">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1225" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1225" t="str">
         <v>Friday</v>
       </c>
       <c r="D1225" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1225" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1225" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1225" t="str">
-        <v>1:20:56 PM</v>
+        <v>8:08:23 AM</v>
       </c>
       <c r="H1225" t="str">
-        <v>uploads/1763720456486.png</v>
+        <v>uploads/1776402503301.png</v>
       </c>
       <c r="I1225">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1226" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1226" t="str">
         <v>Friday</v>
       </c>
       <c r="D1226" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1226" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1226" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1226" t="str">
-        <v>1:43:35 PM</v>
+        <v>8:21:38 AM</v>
       </c>
       <c r="H1226" t="str">
-        <v>uploads/1763721815597.png</v>
+        <v>uploads/1776403298998.png</v>
       </c>
       <c r="I1226">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1227" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1227" t="str">
         <v>Friday</v>
       </c>
       <c r="D1227" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1227" t="str">
-        <v>lt@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1227" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1227" t="str">
-        <v>2:06:32 PM</v>
+        <v>8:36:26 AM</v>
       </c>
       <c r="H1227" t="str">
-        <v>uploads/1763723192254.png</v>
+        <v>uploads/1776404186862.png</v>
       </c>
       <c r="I1227">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1228" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1228" t="str">
         <v>Friday</v>
       </c>
       <c r="D1228" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1228" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1228" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1228" t="str">
-        <v>3:25:13 PM</v>
+        <v>8:36:58 AM</v>
       </c>
       <c r="H1228" t="str">
-        <v>uploads/1763727913436.png</v>
+        <v>uploads/1776404218366.png</v>
       </c>
       <c r="I1228">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1229" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C1229" t="str">
         <v>Friday</v>
       </c>
       <c r="D1229" t="str">
-        <v>Masibo Stella</v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1229" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1229" t="str">
-        <v>2025-11-21</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1229" t="str">
-        <v>8:59:34 PM</v>
+        <v>8:36:58 AM</v>
       </c>
       <c r="H1229" t="str">
-        <v>uploads/1763747974911.png</v>
+        <v>uploads/1776404218849.png</v>
       </c>
       <c r="I1229">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1230" t="str">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C1230" t="str">
-        <v>Saturday</v>
+        <v>Friday</v>
       </c>
       <c r="D1230" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1230" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1230" t="str">
-        <v>2025-11-22</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1230" t="str">
-        <v>6:01:24 AM</v>
+        <v>8:38:16 AM</v>
       </c>
       <c r="H1230" t="str">
-        <v>uploads/1763780484955.png</v>
+        <v>uploads/1776404296655.png</v>
       </c>
       <c r="I1230">
-        <v>2</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1231" t="str">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C1231" t="str">
-        <v>Saturday</v>
+        <v>Friday</v>
       </c>
       <c r="D1231" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1231" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1231" t="str">
-        <v>2025-11-22</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1231" t="str">
-        <v>5:14:14 PM</v>
+        <v>8:49:11 AM</v>
       </c>
       <c r="H1231" t="str">
-        <v>uploads/1763820854346.png</v>
+        <v>uploads/1776404951719.png</v>
       </c>
       <c r="I1231">
-        <v>2</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1232" t="str">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C1232" t="str">
-        <v>Sunday</v>
+        <v>Friday</v>
       </c>
       <c r="D1232" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1232" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1232" t="str">
-        <v>2025-11-23</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1232" t="str">
-        <v>9:35:01 AM</v>
+        <v>9:03:02 AM</v>
       </c>
       <c r="H1232" t="str">
-        <v>uploads/1763879701145.png</v>
+        <v>uploads/1776405782938.png</v>
       </c>
       <c r="I1232">
-        <v>2</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1233" t="str">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C1233" t="str">
-        <v>Sunday</v>
+        <v>Friday</v>
       </c>
       <c r="D1233" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1233" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1233" t="str">
-        <v>2025-11-23</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1233" t="str">
-        <v>11:07:45 AM</v>
+        <v>9:14:25 AM</v>
       </c>
       <c r="H1233" t="str">
-        <v>uploads/1763885265059.png</v>
+        <v>uploads/1776406465205.png</v>
       </c>
       <c r="I1233">
-        <v>2</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1234" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1234" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1234" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1234" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1234" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1234" t="str">
-        <v>8:28:00 AM</v>
+        <v>9:18:15 AM</v>
       </c>
       <c r="H1234" t="str">
-        <v>uploads/1763962080275.png</v>
+        <v>uploads/1776406695411.png</v>
       </c>
       <c r="I1234">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1235" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1235" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1235" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1235" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1235" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1235" t="str">
-        <v>8:39:36 AM</v>
+        <v>9:28:18 AM</v>
       </c>
       <c r="H1235" t="str">
-        <v>uploads/1763962776795.png</v>
+        <v>uploads/1776407298178.png</v>
       </c>
       <c r="I1235">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1236" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1236" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1236" t="str">
-        <v>Wetaka Grace</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1236" t="str">
-        <v>wg@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1236" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1236" t="str">
-        <v>8:52:28 AM</v>
+        <v>9:37:54 AM</v>
       </c>
       <c r="H1236" t="str">
-        <v>uploads/1763963548792.png</v>
+        <v>uploads/1776407874918.png</v>
       </c>
       <c r="I1236">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1237" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1237" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1237" t="str">
-        <v>Nawire Esther</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1237" t="str">
-        <v>nw@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1237" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1237" t="str">
-        <v>8:54:51 AM</v>
+        <v>9:52:59 AM</v>
       </c>
       <c r="H1237" t="str">
-        <v>uploads/1763963691606.png</v>
+        <v>uploads/1776408779348.png</v>
       </c>
       <c r="I1237">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1238" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1238" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1238" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1238" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1238" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1238" t="str">
-        <v>9:06:08 AM</v>
+        <v>9:55:17 AM</v>
       </c>
       <c r="H1238" t="str">
-        <v>uploads/1763964368102.png</v>
+        <v>uploads/1776408917263.png</v>
       </c>
       <c r="I1238">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1239" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1239" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1239" t="str">
-        <v>lutsolelo Francis</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1239" t="str">
-        <v>lt@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1239" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1239" t="str">
-        <v>9:23:20 AM</v>
+        <v>9:56:37 AM</v>
       </c>
       <c r="H1239" t="str">
-        <v>uploads/1763965400002.png</v>
+        <v>uploads/1776408997479.png</v>
       </c>
       <c r="I1239">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1240" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1240" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1240" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1240" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1240" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1240" t="str">
-        <v>9:24:19 AM</v>
+        <v>9:58:13 AM</v>
       </c>
       <c r="H1240" t="str">
-        <v>uploads/1763965459186.png</v>
+        <v>uploads/1776409093310.png</v>
       </c>
       <c r="I1240">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1241" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1241" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1241" t="str">
-        <v>Muzaki Justine</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1241" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1241" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1241" t="str">
-        <v>9:25:21 AM</v>
+        <v>10:45:22 AM</v>
       </c>
       <c r="H1241" t="str">
-        <v>uploads/1763965521543.png</v>
+        <v>uploads/1776411922068.png</v>
       </c>
       <c r="I1241">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1242" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1242" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1242" t="str">
-        <v>Nandudu Evon</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1242" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1242" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1242" t="str">
-        <v>9:38:16 AM</v>
+        <v>10:46:32 AM</v>
       </c>
       <c r="H1242" t="str">
-        <v>uploads/1763966296224.png</v>
+        <v>uploads/1776411992607.png</v>
       </c>
       <c r="I1242">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1243" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1243" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1243" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1243" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1243" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1243" t="str">
-        <v>9:43:55 AM</v>
+        <v>10:57:47 AM</v>
       </c>
       <c r="H1243" t="str">
-        <v>uploads/1763966635951.png</v>
+        <v>uploads/1776412667050.png</v>
       </c>
       <c r="I1243">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1244" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1244" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1244" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1244" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1244" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1244" t="str">
-        <v>10:05:33 AM</v>
+        <v>11:37:53 AM</v>
       </c>
       <c r="H1244" t="str">
-        <v>uploads/1763967933041.png</v>
+        <v>uploads/1776415073577.png</v>
       </c>
       <c r="I1244">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1245" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1245" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1245" t="str">
-        <v>Namukye Felistas</v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1245" t="str">
-        <v>xx@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1245" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1245" t="str">
-        <v>10:06:07 AM</v>
+        <v>11:38:48 AM</v>
       </c>
       <c r="H1245" t="str">
-        <v>uploads/1763967967381.png</v>
+        <v>uploads/1776415128247.png</v>
       </c>
       <c r="I1245">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1246" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1246" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1246" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1246" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1246" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1246" t="str">
-        <v>10:38:34 AM</v>
+        <v>12:22:52 PM</v>
       </c>
       <c r="H1246" t="str">
-        <v>uploads/1763969914910.png</v>
+        <v>uploads/1776417772049.png</v>
       </c>
       <c r="I1246">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1247" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1247" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1247" t="str">
-        <v>Mutonyi Jackline</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1247" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1247" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1247" t="str">
-        <v>12:04:02 PM</v>
+        <v>2:02:52 PM</v>
       </c>
       <c r="H1247" t="str">
-        <v>uploads/1763975042280.png</v>
+        <v>uploads/1776423772796.png</v>
       </c>
       <c r="I1247">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1248" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1248" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1248" t="str">
-        <v>MASOLO BOMIC DOMINIC</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1248" t="str">
-        <v>dominicmasolo32@gmal.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1248" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1248" t="str">
-        <v>12:05:38 PM</v>
+        <v>2:27:57 PM</v>
       </c>
       <c r="H1248" t="str">
-        <v>uploads/1763975138240.png</v>
+        <v>uploads/1776425277589.png</v>
       </c>
       <c r="I1248">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1249" t="str">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C1249" t="str">
-        <v>Monday</v>
+        <v>Friday</v>
       </c>
       <c r="D1249" t="str">
         <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1249" t="str">
         <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1249" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-17</v>
       </c>
       <c r="G1249" t="str">
-        <v>12:16:19 PM</v>
+        <v>3:17:08 PM</v>
       </c>
       <c r="H1249" t="str">
-        <v>uploads/1763975779460.png</v>
+        <v>uploads/1776428228264.png</v>
       </c>
       <c r="I1249">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1250" t="str">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1250" t="str">
-        <v>Monday</v>
+        <v>Saturday</v>
       </c>
       <c r="D1250" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1250" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1250" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-18</v>
       </c>
       <c r="G1250" t="str">
-        <v>12:18:10 PM</v>
+        <v>7:30:50 AM</v>
       </c>
       <c r="H1250" t="str">
-        <v>uploads/1763975890349.png</v>
+        <v>uploads/1776486650928.png</v>
       </c>
       <c r="I1250">
-        <v>19</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1251" t="str">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1251" t="str">
-        <v>Monday</v>
+        <v>Saturday</v>
       </c>
       <c r="D1251" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1251" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1251" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-18</v>
       </c>
       <c r="G1251" t="str">
-        <v>1:08:42 PM</v>
+        <v>6:01:01 PM</v>
       </c>
       <c r="H1251" t="str">
-        <v>uploads/1763978922182.png</v>
+        <v>uploads/1776524461552.png</v>
       </c>
       <c r="I1251">
-        <v>19</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1252" t="str">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1252" t="str">
         <v>Monday</v>
       </c>
       <c r="D1252" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1252" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1252" t="str">
-        <v>2025-11-24</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1252" t="str">
-        <v>3:01:35 PM</v>
+        <v>8:14:35 AM</v>
       </c>
       <c r="H1252" t="str">
-        <v>uploads/1763985695878.png</v>
+        <v>uploads/1776662075359.png</v>
       </c>
       <c r="I1252">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1253" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1253" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1253" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1253" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1253" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1253" t="str">
-        <v>5:28:02 AM</v>
+        <v>8:15:43 AM</v>
       </c>
       <c r="H1253" t="str">
-        <v>uploads/1764037682276.png</v>
+        <v>uploads/1776662143701.png</v>
       </c>
       <c r="I1253">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1254" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1254" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1254" t="str">
-        <v>Mutonyi Jackline</v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1254" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1254" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1254" t="str">
-        <v>7:05:03 AM</v>
+        <v>8:30:43 AM</v>
       </c>
       <c r="H1254" t="str">
-        <v>uploads/1764043503769.png</v>
+        <v>uploads/1776663043432.png</v>
       </c>
       <c r="I1254">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1255" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1255" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1255" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1255" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1255" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1255" t="str">
-        <v>7:15:53 AM</v>
+        <v>8:43:22 AM</v>
       </c>
       <c r="H1255" t="str">
-        <v>uploads/1764044153620.png</v>
+        <v>uploads/1776663802623.png</v>
       </c>
       <c r="I1255">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1256" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1256" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1256" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1256" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1256" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1256" t="str">
-        <v>7:25:02 AM</v>
+        <v>8:54:53 AM</v>
       </c>
       <c r="H1256" t="str">
-        <v>uploads/1764044702567.png</v>
+        <v>uploads/1776664493257.png</v>
       </c>
       <c r="I1256">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1257" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1257" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1257" t="str">
-        <v>Kakai Annet</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1257" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1257" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1257" t="str">
-        <v>8:14:57 AM</v>
+        <v>8:55:12 AM</v>
       </c>
       <c r="H1257" t="str">
-        <v>uploads/1764047697596.png</v>
+        <v>uploads/1776664512511.png</v>
       </c>
       <c r="I1257">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1258" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1258" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1258" t="str">
-        <v>Namukye Felistas</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1258" t="str">
-        <v>xx@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1258" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1258" t="str">
-        <v>8:25:15 AM</v>
+        <v>8:56:22 AM</v>
       </c>
       <c r="H1258" t="str">
-        <v>uploads/1764048315372.png</v>
+        <v>uploads/1776664582169.png</v>
       </c>
       <c r="I1258">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1259" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1259" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1259" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1259" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1259" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1259" t="str">
-        <v>8:26:25 AM</v>
+        <v>9:05:20 AM</v>
       </c>
       <c r="H1259" t="str">
-        <v>uploads/1764048385655.png</v>
+        <v>uploads/1776665120360.png</v>
       </c>
       <c r="I1259">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1260" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1260" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1260" t="str">
-        <v>Washirekho Derrick</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1260" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1260" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1260" t="str">
-        <v>8:34:37 AM</v>
+        <v>9:06:18 AM</v>
       </c>
       <c r="H1260" t="str">
-        <v>uploads/1764048877969.png</v>
+        <v>uploads/1776665178379.png</v>
       </c>
       <c r="I1260">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1261" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1261" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1261" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1261" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1261" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1261" t="str">
-        <v>8:40:01 AM</v>
+        <v>9:06:59 AM</v>
       </c>
       <c r="H1261" t="str">
-        <v>uploads/1764049201112.png</v>
+        <v>uploads/1776665219610.png</v>
       </c>
       <c r="I1261">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1262" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1262" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1262" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1262" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1262" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1262" t="str">
-        <v>8:57:48 AM</v>
+        <v>9:07:29 AM</v>
       </c>
       <c r="H1262" t="str">
-        <v>uploads/1764050268380.png</v>
+        <v>uploads/1776665249346.png</v>
       </c>
       <c r="I1262">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1263" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1263" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1263" t="str">
-        <v>Nawire Esther</v>
+        <v>nelima mary gorret</v>
       </c>
       <c r="E1263" t="str">
-        <v>nw@gmail.com</v>
+        <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F1263" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1263" t="str">
-        <v>9:11:56 AM</v>
+        <v>9:17:36 AM</v>
       </c>
       <c r="H1263" t="str">
-        <v>uploads/1764051116863.png</v>
+        <v>uploads/1776665856701.png</v>
       </c>
       <c r="I1263">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1264" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1264" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1264" t="str">
-        <v>Muzaki Justine</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1264" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1264" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1264" t="str">
-        <v>9:16:49 AM</v>
+        <v>9:37:42 AM</v>
       </c>
       <c r="H1264" t="str">
-        <v>uploads/1764051409597.png</v>
+        <v>uploads/1776667062177.png</v>
       </c>
       <c r="I1264">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1265" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1265" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1265" t="str">
-        <v>nelima mary gorret</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1265" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1265" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1265" t="str">
-        <v>9:36:01 AM</v>
+        <v>9:37:56 AM</v>
       </c>
       <c r="H1265" t="str">
-        <v>uploads/1764052561873.png</v>
+        <v>uploads/1776667076284.png</v>
       </c>
       <c r="I1265">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1266" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1266" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1266" t="str">
-        <v>Masibo Stella</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1266" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1266" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1266" t="str">
-        <v>9:48:49 AM</v>
+        <v>9:57:03 AM</v>
       </c>
       <c r="H1266" t="str">
-        <v>uploads/1764053329580.png</v>
+        <v>uploads/1776668223826.png</v>
       </c>
       <c r="I1266">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1267" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1267" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1267" t="str">
-        <v>Nandudu Evon</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1267" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1267" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1267" t="str">
-        <v>10:14:33 AM</v>
+        <v>10:32:22 AM</v>
       </c>
       <c r="H1267" t="str">
-        <v>uploads/1764054873132.png</v>
+        <v>uploads/1776670342230.png</v>
       </c>
       <c r="I1267">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1268" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1268" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1268" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1268" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1268" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1268" t="str">
-        <v>10:53:38 AM</v>
+        <v>10:36:12 AM</v>
       </c>
       <c r="H1268" t="str">
-        <v>uploads/1764057218662.png</v>
+        <v>uploads/1776670572864.png</v>
       </c>
       <c r="I1268">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1269" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1269" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1269" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1269" t="str">
-        <v>lt@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1269" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1269" t="str">
-        <v>10:57:38 AM</v>
+        <v>10:39:07 AM</v>
       </c>
       <c r="H1269" t="str">
-        <v>uploads/1764057458765.png</v>
+        <v>uploads/1776670747468.png</v>
       </c>
       <c r="I1269">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1270" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1270" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1270" t="str">
-        <v>Ziporah Musungu</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1270" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1270" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1270" t="str">
-        <v>11:03:02 AM</v>
+        <v>10:42:09 AM</v>
       </c>
       <c r="H1270" t="str">
-        <v>uploads/1764057782710.png</v>
+        <v>uploads/1776670929101.png</v>
       </c>
       <c r="I1270">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1271" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1271" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1271" t="str">
         <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1271" t="str">
         <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1271" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1271" t="str">
-        <v>11:04:13 AM</v>
+        <v>10:42:23 AM</v>
       </c>
       <c r="H1271" t="str">
-        <v>uploads/1764057853084.png</v>
+        <v>uploads/1776670943013.png</v>
       </c>
       <c r="I1271">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1272" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1272" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1272" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1272" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1272" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1272" t="str">
-        <v>11:40:42 AM</v>
+        <v>10:43:53 AM</v>
       </c>
       <c r="H1272" t="str">
-        <v>uploads/1764060042468.png</v>
+        <v>uploads/1776671033058.png</v>
       </c>
       <c r="I1272">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1273" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1273" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1273" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1273" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1273" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1273" t="str">
-        <v>12:45:01 PM</v>
+        <v>10:44:53 AM</v>
       </c>
       <c r="H1273" t="str">
-        <v>uploads/1764063901443.png</v>
+        <v>uploads/1776671093520.png</v>
       </c>
       <c r="I1273">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1274" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1274" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1274" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1274" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1274" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1274" t="str">
-        <v>2:21:44 PM</v>
+        <v>10:46:00 AM</v>
       </c>
       <c r="H1274" t="str">
-        <v>uploads/1764069704612.png</v>
+        <v>uploads/1776671160087.png</v>
       </c>
       <c r="I1274">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1275" t="str">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1275" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1275" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1275" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1275" t="str">
-        <v>2025-11-25</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1275" t="str">
-        <v>4:24:04 PM</v>
+        <v>10:46:13 AM</v>
       </c>
       <c r="H1275" t="str">
-        <v>uploads/1764077044436.png</v>
+        <v>uploads/1776671173938.png</v>
       </c>
       <c r="I1275">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1276" t="str">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1276" t="str">
-        <v>Wednesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1276" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1276" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1276" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1276" t="str">
-        <v>6:26:18 AM</v>
+        <v>10:46:44 AM</v>
       </c>
       <c r="H1276" t="str">
-        <v>uploads/1764127578266.png</v>
+        <v>uploads/1776671204057.png</v>
       </c>
       <c r="I1276">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1277" t="str">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1277" t="str">
-        <v>Wednesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1277" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1277" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1277" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1277" t="str">
-        <v>7:11:45 AM</v>
+        <v>10:47:03 AM</v>
       </c>
       <c r="H1277" t="str">
-        <v>uploads/1764130305146.png</v>
+        <v>uploads/1776671223243.png</v>
       </c>
       <c r="I1277">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1278" t="str">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1278" t="str">
-        <v>Wednesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1278" t="str">
-        <v>Nawire Esther</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1278" t="str">
-        <v>nw@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1278" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1278" t="str">
-        <v>8:15:57 AM</v>
+        <v>10:56:41 AM</v>
       </c>
       <c r="H1278" t="str">
-        <v>uploads/1764134157062.png</v>
+        <v>uploads/1776671801821.png</v>
       </c>
       <c r="I1278">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1279" t="str">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1279" t="str">
-        <v>Wednesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1279" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1279" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1279" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1279" t="str">
-        <v>8:17:44 AM</v>
+        <v>10:57:31 AM</v>
       </c>
       <c r="H1279" t="str">
-        <v>uploads/1764134264900.png</v>
+        <v>uploads/1776671851337.png</v>
       </c>
       <c r="I1279">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1280" t="str">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1280" t="str">
-        <v>Wednesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1280" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1280" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1280" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1280" t="str">
-        <v>8:19:00 AM</v>
+        <v>2:08:07 PM</v>
       </c>
       <c r="H1280" t="str">
-        <v>uploads/1764134340923.png</v>
+        <v>uploads/1776683287151.png</v>
       </c>
       <c r="I1280">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1281" t="str">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1281" t="str">
-        <v>Wednesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1281" t="str">
-        <v>Muzaki Justine</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1281" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1281" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-20</v>
       </c>
       <c r="G1281" t="str">
-        <v>9:00:06 AM</v>
+        <v>2:12:32 PM</v>
       </c>
       <c r="H1281" t="str">
-        <v>uploads/1764136806479.png</v>
+        <v>uploads/1776683552115.png</v>
       </c>
       <c r="I1281">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1282" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1282" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1282" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1282" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1282" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1282" t="str">
-        <v>9:09:01 AM</v>
+        <v>6:58:45 AM</v>
       </c>
       <c r="H1282" t="str">
-        <v>uploads/1764137341448.png</v>
+        <v>uploads/1776743925364.png</v>
       </c>
       <c r="I1282">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1283" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1283" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1283" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1283" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1283" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1283" t="str">
-        <v>9:14:41 AM</v>
+        <v>8:28:24 AM</v>
       </c>
       <c r="H1283" t="str">
-        <v>uploads/1764137681147.png</v>
+        <v>uploads/1776749304790.png</v>
       </c>
       <c r="I1283">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1284" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1284" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1284" t="str">
-        <v>Wetaka Grace</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1284" t="str">
-        <v>wg@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1284" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1284" t="str">
-        <v>9:15:33 AM</v>
+        <v>8:28:53 AM</v>
       </c>
       <c r="H1284" t="str">
-        <v>uploads/1764137733437.png</v>
+        <v>uploads/1776749333671.png</v>
       </c>
       <c r="I1284">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1285" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1285" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1285" t="str">
-        <v>nelima mary gorret</v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1285" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1285" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1285" t="str">
-        <v>9:27:27 AM</v>
+        <v>8:30:01 AM</v>
       </c>
       <c r="H1285" t="str">
-        <v>uploads/1764138447632.png</v>
+        <v>uploads/1776749401458.png</v>
       </c>
       <c r="I1285">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1286" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1286" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1286" t="str">
-        <v>Namukye Felistas</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1286" t="str">
-        <v>xx@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1286" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1286" t="str">
-        <v>10:31:43 AM</v>
+        <v>8:30:24 AM</v>
       </c>
       <c r="H1286" t="str">
-        <v>uploads/1764142303443.png</v>
+        <v>uploads/1776749424452.png</v>
       </c>
       <c r="I1286">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1287" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1287" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1287" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1287" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1287" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1287" t="str">
-        <v>10:34:45 AM</v>
+        <v>8:31:45 AM</v>
       </c>
       <c r="H1287" t="str">
-        <v>uploads/1764142485361.png</v>
+        <v>uploads/1776749505528.png</v>
       </c>
       <c r="I1287">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1288" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1288" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1288" t="str">
-        <v>Washirekho Derrick</v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1288" t="str">
-        <v>derrickwashirekho5@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1288" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1288" t="str">
-        <v>10:36:01 AM</v>
+        <v>8:32:36 AM</v>
       </c>
       <c r="H1288" t="str">
-        <v>uploads/1764142561560.png</v>
+        <v>uploads/1776749556356.png</v>
       </c>
       <c r="I1288">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1289" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1289" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1289" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1289" t="str">
-        <v>lt@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1289" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1289" t="str">
-        <v>10:36:26 AM</v>
+        <v>8:33:41 AM</v>
       </c>
       <c r="H1289" t="str">
-        <v>uploads/1764142586012.png</v>
+        <v>uploads/1776749621969.png</v>
       </c>
       <c r="I1289">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1290" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1290" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1290" t="str">
-        <v>Masibo Stella</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1290" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1290" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1290" t="str">
-        <v>10:38:58 AM</v>
+        <v>8:34:17 AM</v>
       </c>
       <c r="H1290" t="str">
-        <v>uploads/1764142738709.png</v>
+        <v>uploads/1776749657758.png</v>
       </c>
       <c r="I1290">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1291" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1291" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1291" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1291" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1291" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1291" t="str">
-        <v>10:43:26 AM</v>
+        <v>8:48:58 AM</v>
       </c>
       <c r="H1291" t="str">
-        <v>uploads/1764143006776.png</v>
+        <v>uploads/1776750538721.png</v>
       </c>
       <c r="I1291">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1292" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1292" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1292" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1292" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1292" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1292" t="str">
-        <v>10:43:55 AM</v>
+        <v>8:49:41 AM</v>
       </c>
       <c r="H1292" t="str">
-        <v>uploads/1764143035604.png</v>
+        <v>uploads/1776750581904.png</v>
       </c>
       <c r="I1292">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1293" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1293" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1293" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1293" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1293" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1293" t="str">
-        <v>10:45:00 AM</v>
+        <v>8:50:22 AM</v>
       </c>
       <c r="H1293" t="str">
-        <v>uploads/1764143100137.png</v>
+        <v>uploads/1776750622720.png</v>
       </c>
       <c r="I1293">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1294" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1294" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1294" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1294" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1294" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1294" t="str">
-        <v>10:45:28 AM</v>
+        <v>9:01:09 AM</v>
       </c>
       <c r="H1294" t="str">
-        <v>uploads/1764143128271.png</v>
+        <v>uploads/1776751269942.png</v>
       </c>
       <c r="I1294">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1295" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1295" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1295" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1295" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1295" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1295" t="str">
-        <v>11:03:40 AM</v>
+        <v>9:12:34 AM</v>
       </c>
       <c r="H1295" t="str">
-        <v>uploads/1764144220824.png</v>
+        <v>uploads/1776751954641.png</v>
       </c>
       <c r="I1295">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1296" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1296" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1296" t="str">
-        <v>Nandudu Evon</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1296" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1296" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1296" t="str">
-        <v>12:10:43 PM</v>
+        <v>9:13:24 AM</v>
       </c>
       <c r="H1296" t="str">
-        <v>uploads/1764148243453.png</v>
+        <v>uploads/1776752004750.png</v>
       </c>
       <c r="I1296">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1297" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1297" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1297" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1297" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1297" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1297" t="str">
-        <v>1:49:22 PM</v>
+        <v>9:23:11 AM</v>
       </c>
       <c r="H1297" t="str">
-        <v>uploads/1764154162495.png</v>
+        <v>uploads/1776752591252.png</v>
       </c>
       <c r="I1297">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1298" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1298" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1298" t="str">
-        <v>Welishe james</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1298" t="str">
-        <v>Welishejames@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1298" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1298" t="str">
-        <v>1:51:20 PM</v>
+        <v>9:23:30 AM</v>
       </c>
       <c r="H1298" t="str">
-        <v>uploads/1764154280966.png</v>
+        <v>uploads/1776752610557.png</v>
       </c>
       <c r="I1298">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1299" t="str">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C1299" t="str">
-        <v>Wednesday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1299" t="str">
-        <v>Kakai Annet</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1299" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1299" t="str">
-        <v>2025-11-26</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1299" t="str">
-        <v>3:05:44 PM</v>
+        <v>9:24:52 AM</v>
       </c>
       <c r="H1299" t="str">
-        <v>uploads/1764158744841.png</v>
+        <v>uploads/1776752692552.png</v>
       </c>
       <c r="I1299">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1300" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1300" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1300" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1300" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1300" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1300" t="str">
-        <v>6:26:53 AM</v>
+        <v>9:30:54 AM</v>
       </c>
       <c r="H1300" t="str">
-        <v>uploads/1764214013043.png</v>
+        <v>uploads/1776753054457.png</v>
       </c>
       <c r="I1300">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1301" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1301" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1301" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1301" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1301" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1301" t="str">
-        <v>8:01:35 AM</v>
+        <v>9:54:00 AM</v>
       </c>
       <c r="H1301" t="str">
-        <v>uploads/1764219695003.png</v>
+        <v>uploads/1776754440329.png</v>
       </c>
       <c r="I1301">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1302" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1302" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1302" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1302" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1302" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1302" t="str">
-        <v>8:58:35 AM</v>
+        <v>10:16:52 AM</v>
       </c>
       <c r="H1302" t="str">
-        <v>uploads/1764223115887.png</v>
+        <v>uploads/1776755812949.png</v>
       </c>
       <c r="I1302">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1303" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1303" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1303" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1303" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1303" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1303" t="str">
-        <v>10:21:31 AM</v>
+        <v>10:35:59 AM</v>
       </c>
       <c r="H1303" t="str">
-        <v>uploads/1764228091184.png</v>
+        <v>uploads/1776756959747.png</v>
       </c>
       <c r="I1303">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1304" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1304" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1304" t="str">
-        <v>lutsolelo Francis</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1304" t="str">
-        <v>lt@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1304" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1304" t="str">
-        <v>10:22:48 AM</v>
+        <v>10:36:35 AM</v>
       </c>
       <c r="H1304" t="str">
-        <v>uploads/1764228168511.png</v>
+        <v>uploads/1776756995129.png</v>
       </c>
       <c r="I1304">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1305" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1305" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1305" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1305" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1305" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1305" t="str">
-        <v>10:24:23 AM</v>
+        <v>11:56:09 AM</v>
       </c>
       <c r="H1305" t="str">
-        <v>uploads/1764228263891.png</v>
+        <v>uploads/1776761769483.png</v>
       </c>
       <c r="I1305">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1306" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1306" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1306" t="str">
-        <v>Namukye Felistas</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1306" t="str">
-        <v>xx@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1306" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1306" t="str">
-        <v>10:33:42 AM</v>
+        <v>2:06:27 PM</v>
       </c>
       <c r="H1306" t="str">
-        <v>uploads/1764228822703.png</v>
+        <v>uploads/1776769587073.png</v>
       </c>
       <c r="I1306">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1307" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1307" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1307" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1307" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1307" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1307" t="str">
-        <v>10:37:32 AM</v>
+        <v>2:07:34 PM</v>
       </c>
       <c r="H1307" t="str">
-        <v>uploads/1764229052369.png</v>
+        <v>uploads/1776769654521.png</v>
       </c>
       <c r="I1307">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1308" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1308" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1308" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1308" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1308" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1308" t="str">
-        <v>10:43:15 AM</v>
+        <v>2:59:12 PM</v>
       </c>
       <c r="H1308" t="str">
-        <v>uploads/1764229395572.png</v>
+        <v>uploads/1776772752101.png</v>
       </c>
       <c r="I1308">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1309" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1309" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1309" t="str">
-        <v>Wetaka Grace</v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1309" t="str">
-        <v>wg@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1309" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1309" t="str">
-        <v>10:52:01 AM</v>
+        <v>3:02:49 PM</v>
       </c>
       <c r="H1309" t="str">
-        <v>uploads/1764229921414.png</v>
+        <v>uploads/1776772969490.png</v>
       </c>
       <c r="I1309">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1310" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1310" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1310" t="str">
-        <v>Nandudu Evon</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1310" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1310" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1310" t="str">
-        <v>10:54:54 AM</v>
+        <v>3:03:21 PM</v>
       </c>
       <c r="H1310" t="str">
-        <v>uploads/1764230094185.png</v>
+        <v>uploads/1776773001641.png</v>
       </c>
       <c r="I1310">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1311" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1311" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1311" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1311" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1311" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1311" t="str">
-        <v>11:37:30 AM</v>
+        <v>3:27:41 PM</v>
       </c>
       <c r="H1311" t="str">
-        <v>uploads/1764232650741.png</v>
+        <v>uploads/1776774461396.png</v>
       </c>
       <c r="I1311">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1312" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1312" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1312" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1312" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1312" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1312" t="str">
-        <v>12:03:26 PM</v>
+        <v>3:33:55 PM</v>
       </c>
       <c r="H1312" t="str">
-        <v>uploads/1764234206869.png</v>
+        <v>uploads/1776774835438.png</v>
       </c>
       <c r="I1312">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1313" t="str">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1313" t="str">
-        <v>Thursday</v>
+        <v>Tuesday</v>
       </c>
       <c r="D1313" t="str">
-        <v>Nawire Esther</v>
+        <v>nelima mary gorret</v>
       </c>
       <c r="E1313" t="str">
-        <v>nw@gmail.com</v>
+        <v>nelimamarygorret@gmail.com</v>
       </c>
       <c r="F1313" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-21</v>
       </c>
       <c r="G1313" t="str">
-        <v>12:18:55 PM</v>
+        <v>6:40:30 PM</v>
       </c>
       <c r="H1313" t="str">
-        <v>uploads/1764235135020.png</v>
+        <v>uploads/1776786030219.png</v>
       </c>
       <c r="I1313">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1314" t="str">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C1314" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1314" t="str">
-        <v>Kakai Annet</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1314" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1314" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1314" t="str">
-        <v>12:23:59 PM</v>
+        <v>7:39:06 AM</v>
       </c>
       <c r="H1314" t="str">
-        <v>uploads/1764235439906.png</v>
+        <v>uploads/1776832746218.png</v>
       </c>
       <c r="I1314">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1315" t="str">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C1315" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1315" t="str">
-        <v>Muzaki Justine</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1315" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1315" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1315" t="str">
-        <v>12:53:12 PM</v>
+        <v>8:16:10 AM</v>
       </c>
       <c r="H1315" t="str">
-        <v>uploads/1764237192608.png</v>
+        <v>uploads/1776834970499.png</v>
       </c>
       <c r="I1315">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1316" t="str">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C1316" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1316" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1316" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1316" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1316" t="str">
-        <v>1:30:24 PM</v>
+        <v>8:16:43 AM</v>
       </c>
       <c r="H1316" t="str">
-        <v>uploads/1764239424671.png</v>
+        <v>uploads/1776835003005.png</v>
       </c>
       <c r="I1316">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1317" t="str">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C1317" t="str">
-        <v>Thursday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1317" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1317" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1317" t="str">
-        <v>2025-11-27</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1317" t="str">
-        <v>5:22:47 PM</v>
+        <v>8:17:25 AM</v>
       </c>
       <c r="H1317" t="str">
-        <v>uploads/1764253367108.png</v>
+        <v>uploads/1776835045279.png</v>
       </c>
       <c r="I1317">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1318" t="str">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C1318" t="str">
-        <v>Friday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1318" t="str">
         <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1318" t="str">
         <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1318" t="str">
-        <v>2025-11-28</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1318" t="str">
-        <v>5:48:19 AM</v>
+        <v>8:22:36 AM</v>
       </c>
       <c r="H1318" t="str">
-        <v>uploads/1764298099061.png</v>
+        <v>uploads/1776835356040.png</v>
       </c>
       <c r="I1318">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1319" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1319" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1319" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1319" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1319" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1319" t="str">
+        <v>8:22:51 AM</v>
+      </c>
+      <c r="H1319" t="str">
+        <v>uploads/1776835371754.png</v>
+      </c>
+      <c r="I1319">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1320" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1320" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1320" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1320" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1320" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1320" t="str">
+        <v>8:23:16 AM</v>
+      </c>
+      <c r="H1320" t="str">
+        <v>uploads/1776835396467.png</v>
+      </c>
+      <c r="I1320">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1321" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1321" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1321" t="str">
+        <v>Nandudu Esther Resepa</v>
+      </c>
+      <c r="E1321" t="str">
+        <v>nanduduestherresepa@gmail.com</v>
+      </c>
+      <c r="F1321" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1321" t="str">
+        <v>8:24:11 AM</v>
+      </c>
+      <c r="H1321" t="str">
+        <v>uploads/1776835451595.png</v>
+      </c>
+      <c r="I1321">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1322" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1322" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1322" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1322" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1322" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1322" t="str">
+        <v>8:27:54 AM</v>
+      </c>
+      <c r="H1322" t="str">
+        <v>uploads/1776835674946.png</v>
+      </c>
+      <c r="I1322">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1323" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1323" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1323" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1323" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1323" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1323" t="str">
+        <v>8:40:58 AM</v>
+      </c>
+      <c r="H1323" t="str">
+        <v>uploads/1776836458499.png</v>
+      </c>
+      <c r="I1323">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1324" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1324" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1324" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1324" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1324" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1324" t="str">
+        <v>8:42:31 AM</v>
+      </c>
+      <c r="H1324" t="str">
+        <v>uploads/1776836551412.png</v>
+      </c>
+      <c r="I1324">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1325" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1325" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1325" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1325" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1325" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1325" t="str">
+        <v>9:04:45 AM</v>
+      </c>
+      <c r="H1325" t="str">
+        <v>uploads/1776837885079.png</v>
+      </c>
+      <c r="I1325">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1326" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1326" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1326" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1326" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1326" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1326" t="str">
+        <v>9:06:09 AM</v>
+      </c>
+      <c r="H1326" t="str">
+        <v>uploads/1776837969804.png</v>
+      </c>
+      <c r="I1326">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1327" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1327" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1327" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1327" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1327" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1327" t="str">
+        <v>9:06:44 AM</v>
+      </c>
+      <c r="H1327" t="str">
+        <v>uploads/1776838004465.png</v>
+      </c>
+      <c r="I1327">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1328" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1328" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1328" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1328" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1328" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1328" t="str">
+        <v>9:31:02 AM</v>
+      </c>
+      <c r="H1328" t="str">
+        <v>uploads/1776839462143.png</v>
+      </c>
+      <c r="I1328">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1329" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1329" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1329" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1329" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1329" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1329" t="str">
+        <v>9:37:14 AM</v>
+      </c>
+      <c r="H1329" t="str">
+        <v>uploads/1776839834137.png</v>
+      </c>
+      <c r="I1329">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1330" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1330" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1330" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1330" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1330" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1330" t="str">
+        <v>9:39:03 AM</v>
+      </c>
+      <c r="H1330" t="str">
+        <v>uploads/1776839943748.png</v>
+      </c>
+      <c r="I1330">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1331" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1331" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1331" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1331" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1331" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1331" t="str">
+        <v>9:43:04 AM</v>
+      </c>
+      <c r="H1331" t="str">
+        <v>uploads/1776840184169.png</v>
+      </c>
+      <c r="I1331">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1332" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1332" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1332" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1332" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1332" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1332" t="str">
+        <v>9:45:58 AM</v>
+      </c>
+      <c r="H1332" t="str">
+        <v>uploads/1776840358444.png</v>
+      </c>
+      <c r="I1332">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1333" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1333" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1333" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1333" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1333" t="str">
+        <v>2026-04-22</v>
+      </c>
+      <c r="G1333" t="str">
+        <v>9:53:36 AM</v>
+      </c>
+      <c r="H1333" t="str">
+        <v>uploads/1776840816057.png</v>
+      </c>
+      <c r="I1333">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1334" t="str">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C1334" t="str">
-        <v>Saturday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1334" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1334" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1334" t="str">
-        <v>2025-11-29</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1334" t="str">
-        <v>9:01:50 AM</v>
+        <v>9:58:17 AM</v>
       </c>
       <c r="H1334" t="str">
-        <v>uploads/1764396110017.png</v>
+        <v>uploads/1776841097368.png</v>
       </c>
       <c r="I1334">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="str">
-        <v>November</v>
+        <v>April</v>
       </c>
       <c r="B1335" t="str">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C1335" t="str">
-        <v>Sunday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1335" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1335" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1335" t="str">
-        <v>2025-11-30</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1335" t="str">
-        <v>9:38:10 AM</v>
+        <v>9:59:52 AM</v>
       </c>
       <c r="H1335" t="str">
-        <v>uploads/1764484690733.png</v>
+        <v>uploads/1776841192398.png</v>
       </c>
       <c r="I1335">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1336" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C1336" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1336" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1336" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1336" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1336" t="str">
-        <v>9:32:31 AM</v>
+        <v>10:16:32 AM</v>
       </c>
       <c r="H1336" t="str">
-        <v>uploads/1764570751723.png</v>
+        <v>uploads/1776842192007.png</v>
       </c>
       <c r="I1336">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1337" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C1337" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1337" t="str">
-        <v>Namukye Felistas</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1337" t="str">
-        <v>xx@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1337" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1337" t="str">
-        <v>9:33:17 AM</v>
+        <v>10:26:00 AM</v>
       </c>
       <c r="H1337" t="str">
-        <v>uploads/1764570797775.png</v>
+        <v>uploads/1776842760181.png</v>
       </c>
       <c r="I1337">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1338" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C1338" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1338" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1338" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1338" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1338" t="str">
-        <v>10:03:10 AM</v>
+        <v>11:08:23 AM</v>
       </c>
       <c r="H1338" t="str">
-        <v>uploads/1764572590038.png</v>
+        <v>uploads/1776845303167.png</v>
       </c>
       <c r="I1338">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1339" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C1339" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1339" t="str">
         <v>Kakai Annet</v>
       </c>
       <c r="E1339" t="str">
         <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1339" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1339" t="str">
-        <v>10:05:17 AM</v>
+        <v>11:21:45 AM</v>
       </c>
       <c r="H1339" t="str">
-        <v>uploads/1764572717309.png</v>
+        <v>uploads/1776846105414.png</v>
       </c>
       <c r="I1339">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1340" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C1340" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1340" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1340" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1340" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1340" t="str">
-        <v>10:07:49 AM</v>
+        <v>2:46:08 PM</v>
       </c>
       <c r="H1340" t="str">
-        <v>uploads/1764572869826.png</v>
+        <v>uploads/1776858368423.png</v>
       </c>
       <c r="I1340">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1341" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C1341" t="str">
-        <v>Monday</v>
+        <v>Wednesday</v>
       </c>
       <c r="D1341" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1341" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1341" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-22</v>
       </c>
       <c r="G1341" t="str">
-        <v>10:11:13 AM</v>
+        <v>3:50:00 PM</v>
       </c>
       <c r="H1341" t="str">
-        <v>uploads/1764573073189.png</v>
+        <v>uploads/1776862200082.png</v>
       </c>
       <c r="I1341">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1342" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1342" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1342" t="str">
-        <v>Nawire Esther</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1342" t="str">
-        <v>nw@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1342" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1342" t="str">
-        <v>10:11:51 AM</v>
+        <v>7:35:35 AM</v>
       </c>
       <c r="H1342" t="str">
-        <v>uploads/1764573111038.png</v>
+        <v>uploads/1776918935676.png</v>
       </c>
       <c r="I1342">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1343" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1343" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1343" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1343" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1343" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1343" t="str">
-        <v>10:13:39 AM</v>
+        <v>8:10:28 AM</v>
       </c>
       <c r="H1343" t="str">
-        <v>uploads/1764573219684.png</v>
+        <v>uploads/1776921028784.png</v>
       </c>
       <c r="I1343">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1344" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1344" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1344" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1344" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1344" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1344" t="str">
-        <v>10:17:48 AM</v>
+        <v>9:09:15 AM</v>
       </c>
       <c r="H1344" t="str">
-        <v>uploads/1764573468459.png</v>
+        <v>uploads/1776924555134.png</v>
       </c>
       <c r="I1344">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1345" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1345" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1345" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1345" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1345" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1345" t="str">
-        <v>11:46:19 AM</v>
+        <v>9:09:48 AM</v>
       </c>
       <c r="H1345" t="str">
-        <v>uploads/1764578779472.png</v>
+        <v>uploads/1776924588350.png</v>
       </c>
       <c r="I1345">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1346" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1346" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1346" t="str">
-        <v>Mutonyi Jackline</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1346" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1346" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1346" t="str">
-        <v>11:47:17 AM</v>
+        <v>9:11:25 AM</v>
       </c>
       <c r="H1346" t="str">
-        <v>uploads/1764578837717.png</v>
+        <v>uploads/1776924685452.png</v>
       </c>
       <c r="I1346">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1347" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1347" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1347" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1347" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1347" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1347" t="str">
-        <v>11:49:22 AM</v>
+        <v>9:11:36 AM</v>
       </c>
       <c r="H1347" t="str">
-        <v>uploads/1764578962020.png</v>
+        <v>uploads/1776924696373.png</v>
       </c>
       <c r="I1347">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1348" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1348" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1348" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1348" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1348" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1348" t="str">
-        <v>2:29:56 PM</v>
+        <v>9:16:28 AM</v>
       </c>
       <c r="H1348" t="str">
-        <v>uploads/1764588596542.png</v>
+        <v>uploads/1776924988254.png</v>
       </c>
       <c r="I1348">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1349" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1349" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1349" t="str">
-        <v>lutsolelo Francis</v>
+        <v xml:space="preserve">YEKO SOPHIE </v>
       </c>
       <c r="E1349" t="str">
-        <v>lt@gmail.com</v>
+        <v>yekosophie@gmail.com</v>
       </c>
       <c r="F1349" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1349" t="str">
-        <v>2:31:47 PM</v>
+        <v>9:30:57 AM</v>
       </c>
       <c r="H1349" t="str">
-        <v>uploads/1764588707699.png</v>
+        <v>uploads/1776925857342.png</v>
       </c>
       <c r="I1349">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1350" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1350" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1350" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1350" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1350" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1350" t="str">
-        <v>5:12:03 PM</v>
+        <v>9:56:09 AM</v>
       </c>
       <c r="H1350" t="str">
-        <v>uploads/1764598323282.png</v>
+        <v>uploads/1776927369881.png</v>
       </c>
       <c r="I1350">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1351" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1351" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1351" t="str">
-        <v>Nandudu Evon</v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1351" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1351" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1351" t="str">
-        <v>5:12:34 PM</v>
+        <v>9:56:28 AM</v>
       </c>
       <c r="H1351" t="str">
-        <v>uploads/1764598354876.png</v>
+        <v>uploads/1776927388798.png</v>
       </c>
       <c r="I1351">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1352" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1352" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1352" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1352" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1352" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1352" t="str">
-        <v>5:43:58 PM</v>
+        <v>9:57:20 AM</v>
       </c>
       <c r="H1352" t="str">
-        <v>uploads/1764600238027.png</v>
+        <v>uploads/1776927440808.png</v>
       </c>
       <c r="I1352">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1353" t="str">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C1353" t="str">
-        <v>Monday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1353" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1353" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1353" t="str">
-        <v>2025-12-01</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1353" t="str">
-        <v>9:28:42 PM</v>
+        <v>10:04:20 AM</v>
       </c>
       <c r="H1353" t="str">
-        <v>uploads/1764613722153.png</v>
+        <v>uploads/1776927860263.png</v>
       </c>
       <c r="I1353">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1354" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1354" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1354" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1354" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1354" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1354" t="str">
-        <v>8:11:03 AM</v>
+        <v>10:04:31 AM</v>
       </c>
       <c r="H1354" t="str">
-        <v>uploads/1764652263723.png</v>
+        <v>uploads/1776927871877.png</v>
       </c>
       <c r="I1354">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1355" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1355" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1355" t="str">
-        <v>nelima mary gorret</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1355" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1355" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1355" t="str">
-        <v>9:04:21 AM</v>
+        <v>10:10:38 AM</v>
       </c>
       <c r="H1355" t="str">
-        <v>uploads/1764655461810.png</v>
+        <v>uploads/1776928238059.png</v>
       </c>
       <c r="I1355">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1356" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1356" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1356" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1356" t="str">
-        <v>lt@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1356" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1356" t="str">
-        <v>10:03:41 AM</v>
+        <v>10:38:30 AM</v>
       </c>
       <c r="H1356" t="str">
-        <v>uploads/1764659021849.png</v>
+        <v>uploads/1776929910532.png</v>
       </c>
       <c r="I1356">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1357" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1357" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1357" t="str">
-        <v>Muzaki Justine</v>
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
       </c>
       <c r="E1357" t="str">
-        <v>muzakijustine40@gmail.com</v>
+        <v>nanzalahopengokho2020@gmail.com</v>
       </c>
       <c r="F1357" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1357" t="str">
-        <v>10:22:36 AM</v>
+        <v>10:40:41 AM</v>
       </c>
       <c r="H1357" t="str">
-        <v>uploads/1764660156528.png</v>
+        <v>uploads/1776930041486.png</v>
       </c>
       <c r="I1357">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1358" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1358" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1358" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1358" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1358" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1358" t="str">
-        <v>10:24:29 AM</v>
+        <v>10:41:07 AM</v>
       </c>
       <c r="H1358" t="str">
-        <v>uploads/1764660269611.png</v>
+        <v>uploads/1776930067271.png</v>
       </c>
       <c r="I1358">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1359" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1359" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1359" t="str">
-        <v>Seera Daphine Catherine</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1359" t="str">
-        <v>seeradaphinecatherine70@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1359" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1359" t="str">
-        <v>12:41:59 PM</v>
+        <v>10:45:30 AM</v>
       </c>
       <c r="H1359" t="str">
-        <v>uploads/1764668519803.png</v>
+        <v>uploads/1776930330631.png</v>
       </c>
       <c r="I1359">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1360" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1360" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1360" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1360" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1360" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1360" t="str">
-        <v>12:43:37 PM</v>
+        <v>10:46:53 AM</v>
       </c>
       <c r="H1360" t="str">
-        <v>uploads/1764668617856.png</v>
+        <v>uploads/1776930413603.png</v>
       </c>
       <c r="I1360">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1361" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1361" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1361" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1361" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1361" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1361" t="str">
-        <v>12:44:37 PM</v>
+        <v>10:50:22 AM</v>
       </c>
       <c r="H1361" t="str">
-        <v>uploads/1764668677188.png</v>
+        <v>uploads/1776930622093.png</v>
       </c>
       <c r="I1361">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1362" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1362" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1362" t="str">
-        <v xml:space="preserve">Wakooba Milton </v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1362" t="str">
-        <v>milltonwakooba@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1362" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1362" t="str">
-        <v>12:51:41 PM</v>
+        <v>11:30:16 AM</v>
       </c>
       <c r="H1362" t="str">
-        <v>uploads/1764669101497.png</v>
+        <v>uploads/1776933016642.png</v>
       </c>
       <c r="I1362">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1363" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1363" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1363" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1363" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1363" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1363" t="str">
-        <v>1:05:13 PM</v>
+        <v>11:33:34 AM</v>
       </c>
       <c r="H1363" t="str">
-        <v>uploads/1764669913010.png</v>
+        <v>uploads/1776933214361.png</v>
       </c>
       <c r="I1363">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1364" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1364" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1364" t="str">
-        <v>Nandudu Evon</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1364" t="str">
-        <v>nanduduevon123@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1364" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1364" t="str">
-        <v>1:06:03 PM</v>
+        <v>11:35:53 AM</v>
       </c>
       <c r="H1364" t="str">
-        <v>uploads/1764669963840.png</v>
+        <v>uploads/1776933353558.png</v>
       </c>
       <c r="I1364">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1365" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1365" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1365" t="str">
-        <v>Wetaka Grace</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1365" t="str">
-        <v>wg@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1365" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1365" t="str">
-        <v>1:10:57 PM</v>
+        <v>11:36:21 AM</v>
       </c>
       <c r="H1365" t="str">
-        <v>uploads/1764670257780.png</v>
+        <v>uploads/1776933381850.png</v>
       </c>
       <c r="I1365">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1366" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1366" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1366" t="str">
-        <v>Kakai Annet</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1366" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1366" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1366" t="str">
-        <v>1:12:54 PM</v>
+        <v>11:40:13 AM</v>
       </c>
       <c r="H1366" t="str">
-        <v>uploads/1764670374350.png</v>
+        <v>uploads/1776933613252.png</v>
       </c>
       <c r="I1366">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1367" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1367" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1367" t="str">
-        <v>Nawire Esther</v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1367" t="str">
-        <v>nw@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1367" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1367" t="str">
-        <v>1:13:59 PM</v>
+        <v>5:02:14 PM</v>
       </c>
       <c r="H1367" t="str">
-        <v>uploads/1764670439119.png</v>
+        <v>uploads/1776952934959.png</v>
       </c>
       <c r="I1367">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1368" t="str">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C1368" t="str">
-        <v>Tuesday</v>
+        <v>Thursday</v>
       </c>
       <c r="D1368" t="str">
-        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1368" t="str">
-        <v>nanzalahopengokho2020@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1368" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-23</v>
       </c>
       <c r="G1368" t="str">
-        <v>1:15:04 PM</v>
+        <v>7:26:28 PM</v>
       </c>
       <c r="H1368" t="str">
-        <v>uploads/1764670504632.png</v>
+        <v>uploads/1776961588349.png</v>
       </c>
       <c r="I1368">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1369" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1369" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1369" t="str">
-        <v>Mutonyi Jackline</v>
+        <v xml:space="preserve">Nakirijja Saudha </v>
       </c>
       <c r="E1369" t="str">
-        <v>mutonyijackline2017@gmail.com</v>
+        <v>saudha7@gmail.com</v>
       </c>
       <c r="F1369" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1369" t="str">
-        <v>1:15:34 PM</v>
+        <v>6:47:53 AM</v>
       </c>
       <c r="H1369" t="str">
-        <v>uploads/1764670534591.png</v>
+        <v>uploads/1777002473221.png</v>
       </c>
       <c r="I1369">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1370" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1370" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1370" t="str">
-        <v>Namukye Felistas</v>
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
       </c>
       <c r="E1370" t="str">
-        <v>xx@gmail.com</v>
+        <v>mukhayerebecca79@gmail.com</v>
       </c>
       <c r="F1370" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1370" t="str">
-        <v>1:17:33 PM</v>
+        <v>8:56:52 AM</v>
       </c>
       <c r="H1370" t="str">
-        <v>uploads/1764670653609.png</v>
+        <v>uploads/1777010212643.png</v>
       </c>
       <c r="I1370">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1371" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1371" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1371" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1371" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1371" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1371" t="str">
-        <v>1:18:17 PM</v>
+        <v>8:59:07 AM</v>
       </c>
       <c r="H1371" t="str">
-        <v>uploads/1764670697925.png</v>
+        <v>uploads/1777010347894.png</v>
       </c>
       <c r="I1371">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1372" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1372" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1372" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1372" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1372" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1372" t="str">
-        <v>1:20:00 PM</v>
+        <v>9:30:21 AM</v>
       </c>
       <c r="H1372" t="str">
-        <v>uploads/1764670800150.png</v>
+        <v>uploads/1777012221464.png</v>
       </c>
       <c r="I1372">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1373" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1373" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1373" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1373" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1373" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1373" t="str">
-        <v>1:22:47 PM</v>
+        <v>9:31:54 AM</v>
       </c>
       <c r="H1373" t="str">
-        <v>uploads/1764670967723.png</v>
+        <v>uploads/1777012314397.png</v>
       </c>
       <c r="I1373">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1374" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1374" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1374" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Gidudu hallen Joy</v>
       </c>
       <c r="E1374" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>giduduallen87@gmail.com</v>
       </c>
       <c r="F1374" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1374" t="str">
-        <v>1:28:35 PM</v>
+        <v>9:33:02 AM</v>
       </c>
       <c r="H1374" t="str">
-        <v>uploads/1764671315264.png</v>
+        <v>uploads/1777012382583.png</v>
       </c>
       <c r="I1374">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1375" t="str">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="C1375" t="str">
-        <v>Tuesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1375" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1375" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1375" t="str">
-        <v>2025-12-02</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1375" t="str">
-        <v>2:21:27 PM</v>
+        <v>9:46:56 AM</v>
       </c>
       <c r="H1375" t="str">
-        <v>uploads/1764674487769.png</v>
+        <v>uploads/1777013216117.png</v>
       </c>
       <c r="I1375">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1376" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1376" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1376" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1376" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1376" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1376" t="str">
-        <v>8:05:36 AM</v>
+        <v>9:47:29 AM</v>
       </c>
       <c r="H1376" t="str">
-        <v>uploads/1764738336700.png</v>
+        <v>uploads/1777013249814.png</v>
       </c>
       <c r="I1376">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1377" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1377" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1377" t="str">
-        <v>nelima mary gorret</v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1377" t="str">
-        <v>nelimamarygorret@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1377" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1377" t="str">
-        <v>8:20:49 AM</v>
+        <v>10:26:12 AM</v>
       </c>
       <c r="H1377" t="str">
-        <v>uploads/1764739249687.png</v>
+        <v>uploads/1777015572324.png</v>
       </c>
       <c r="I1377">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1378" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1378" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1378" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1378" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1378" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1378" t="str">
-        <v>8:21:13 AM</v>
+        <v>10:29:25 AM</v>
       </c>
       <c r="H1378" t="str">
-        <v>uploads/1764739273061.png</v>
+        <v>uploads/1777015765850.png</v>
       </c>
       <c r="I1378">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1379" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1379" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1379" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1379" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1379" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1379" t="str">
-        <v>9:50:36 AM</v>
+        <v>10:30:01 AM</v>
       </c>
       <c r="H1379" t="str">
-        <v>uploads/1764744636018.png</v>
+        <v>uploads/1777015801204.png</v>
       </c>
       <c r="I1379">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1380" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1380" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1380" t="str">
-        <v>Wetaka Grace</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1380" t="str">
-        <v>wg@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1380" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1380" t="str">
-        <v>10:09:40 AM</v>
+        <v>10:30:33 AM</v>
       </c>
       <c r="H1380" t="str">
-        <v>uploads/1764745780070.png</v>
+        <v>uploads/1777015833742.png</v>
       </c>
       <c r="I1380">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1381" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1381" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1381" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1381" t="str">
-        <v>lt@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1381" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1381" t="str">
-        <v>10:13:44 AM</v>
+        <v>10:33:23 AM</v>
       </c>
       <c r="H1381" t="str">
-        <v>uploads/1764746024499.png</v>
+        <v>uploads/1777016003883.png</v>
       </c>
       <c r="I1381">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1382" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1382" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1382" t="str">
-        <v>Ziporah Musungu</v>
+        <v>MASOLO BOMIC DOMINIC</v>
       </c>
       <c r="E1382" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>dominicmasolo32@gmal.com</v>
       </c>
       <c r="F1382" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1382" t="str">
-        <v>10:15:47 AM</v>
+        <v>10:41:37 AM</v>
       </c>
       <c r="H1382" t="str">
-        <v>uploads/1764746147533.png</v>
+        <v>uploads/1777016497696.png</v>
       </c>
       <c r="I1382">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1383" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1383" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1383" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1383" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1383" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1383" t="str">
-        <v>10:18:29 AM</v>
+        <v>11:04:00 AM</v>
       </c>
       <c r="H1383" t="str">
-        <v>uploads/1764746309404.png</v>
+        <v>uploads/1777017840054.png</v>
       </c>
       <c r="I1383">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1384" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1384" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1384" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1384" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1384" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1384" t="str">
-        <v>10:20:08 AM</v>
+        <v>12:06:44 PM</v>
       </c>
       <c r="H1384" t="str">
-        <v>uploads/1764746408811.png</v>
+        <v>uploads/1777021604840.png</v>
       </c>
       <c r="I1384">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1385" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1385" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1385" t="str">
-        <v>Kakai Annet</v>
+        <v>Nandudu Evon</v>
       </c>
       <c r="E1385" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1385" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1385" t="str">
-        <v>10:32:50 AM</v>
+        <v>12:30:01 PM</v>
       </c>
       <c r="H1385" t="str">
-        <v>uploads/1764747170220.png</v>
+        <v>uploads/1777023001774.png</v>
       </c>
       <c r="I1385">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1386" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1386" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1386" t="str">
-        <v>Namukye Felistas</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1386" t="str">
-        <v>xx@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1386" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1386" t="str">
-        <v>10:38:50 AM</v>
+        <v>12:30:19 PM</v>
       </c>
       <c r="H1386" t="str">
-        <v>uploads/1764747530368.png</v>
+        <v>uploads/1777023019705.png</v>
       </c>
       <c r="I1386">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1387" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1387" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1387" t="str">
-        <v>Masibo Stella</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1387" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1387" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1387" t="str">
-        <v>10:45:37 AM</v>
+        <v>12:46:31 PM</v>
       </c>
       <c r="H1387" t="str">
-        <v>uploads/1764747937272.png</v>
+        <v>uploads/1777023991503.png</v>
       </c>
       <c r="I1387">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1388" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1388" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1388" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1388" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1388" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1388" t="str">
-        <v>12:16:43 PM</v>
+        <v>12:48:18 PM</v>
       </c>
       <c r="H1388" t="str">
-        <v>uploads/1764753403890.png</v>
+        <v>uploads/1777024098688.png</v>
       </c>
       <c r="I1388">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1389" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1389" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1389" t="str">
-        <v>Gidudu hallen Joy</v>
+        <v>Nambuya Rita</v>
       </c>
       <c r="E1389" t="str">
-        <v>giduduallen87@gmail.com</v>
+        <v>nambuyarita2@gmail.com</v>
       </c>
       <c r="F1389" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1389" t="str">
-        <v>12:52:42 PM</v>
+        <v>12:57:08 PM</v>
       </c>
       <c r="H1389" t="str">
-        <v>uploads/1764755562683.png</v>
+        <v>uploads/1777024628085.png</v>
       </c>
       <c r="I1389">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1390" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1390" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1390" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Welishe james</v>
       </c>
       <c r="E1390" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1390" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1390" t="str">
-        <v>2:31:50 PM</v>
+        <v>1:03:23 PM</v>
       </c>
       <c r="H1390" t="str">
-        <v>uploads/1764761510590.png</v>
+        <v>uploads/1777025003622.png</v>
       </c>
       <c r="I1390">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1391" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1391" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1391" t="str">
-        <v xml:space="preserve">MUKHAYE REBECCA </v>
+        <v>Nadunga Shamimu</v>
       </c>
       <c r="E1391" t="str">
-        <v>mukhayerebecca79@gmail.com</v>
+        <v>nadungashamim847@gmail.com</v>
       </c>
       <c r="F1391" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1391" t="str">
-        <v>2:33:26 PM</v>
+        <v>1:10:18 PM</v>
       </c>
       <c r="H1391" t="str">
-        <v>uploads/1764761606639.png</v>
+        <v>uploads/1777025418928.png</v>
       </c>
       <c r="I1391">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1392" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1392" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1392" t="str">
-        <v>Nawire Esther</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1392" t="str">
-        <v>nw@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1392" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1392" t="str">
-        <v>2:34:06 PM</v>
+        <v>3:11:17 PM</v>
       </c>
       <c r="H1392" t="str">
-        <v>uploads/1764761646590.png</v>
+        <v>uploads/1777032677069.png</v>
       </c>
       <c r="I1392">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1393" t="str">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C1393" t="str">
-        <v>Wednesday</v>
+        <v>Friday</v>
       </c>
       <c r="D1393" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1393" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1393" t="str">
-        <v>2025-12-03</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1393" t="str">
-        <v>3:37:14 PM</v>
+        <v>3:27:23 PM</v>
       </c>
       <c r="H1393" t="str">
-        <v>uploads/1764765434790.png</v>
+        <v>uploads/1777033643719.png</v>
       </c>
       <c r="I1393">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1394" t="str">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C1394" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1394" t="str">
-        <v xml:space="preserve">NAMAWA DAVID </v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1394" t="str">
-        <v>davidnamawa5@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1394" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1394" t="str">
-        <v>7:11:39 AM</v>
+        <v>4:00:46 PM</v>
       </c>
       <c r="H1394" t="str">
-        <v>uploads/1764821499258.png</v>
+        <v>uploads/1777035646920.png</v>
       </c>
       <c r="I1394">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1395" t="str">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C1395" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1395" t="str">
-        <v>Nandutu Racheal</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1395" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1395" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1395" t="str">
-        <v>7:41:29 AM</v>
+        <v>4:39:10 PM</v>
       </c>
       <c r="H1395" t="str">
-        <v>uploads/1764823289618.png</v>
+        <v>uploads/1777037950578.png</v>
       </c>
       <c r="I1395">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1396" t="str">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C1396" t="str">
-        <v>Thursday</v>
+        <v>Friday</v>
       </c>
       <c r="D1396" t="str">
-        <v xml:space="preserve">Nakirijja Saudha </v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1396" t="str">
-        <v>saudha7@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1396" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-24</v>
       </c>
       <c r="G1396" t="str">
-        <v>8:24:57 AM</v>
+        <v>4:58:32 PM</v>
       </c>
       <c r="H1396" t="str">
-        <v>uploads/1764825897856.png</v>
+        <v>uploads/1777039112538.png</v>
       </c>
       <c r="I1396">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1397" t="str">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="C1397" t="str">
-        <v>Thursday</v>
+        <v>Saturday</v>
       </c>
       <c r="D1397" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1397" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1397" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-25</v>
       </c>
       <c r="G1397" t="str">
-        <v>8:32:37 AM</v>
+        <v>1:15:40 PM</v>
       </c>
       <c r="H1397" t="str">
-        <v>uploads/1764826357302.png</v>
+        <v>uploads/1777112140653.png</v>
       </c>
       <c r="I1397">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1398" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1398" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1398" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>kiirya tadeo</v>
       </c>
       <c r="E1398" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>kiiryatadeo7@gmail.com</v>
       </c>
       <c r="F1398" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1398" t="str">
-        <v>9:37:55 AM</v>
+        <v>9:30:18 AM</v>
       </c>
       <c r="H1398" t="str">
-        <v>uploads/1764830275490.png</v>
+        <v>uploads/1777271418992.png</v>
       </c>
       <c r="I1398">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1399" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1399" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1399" t="str">
-        <v>Kakai Annet</v>
+        <v>Welishe james</v>
       </c>
       <c r="E1399" t="str">
-        <v>kakaiannet75@gmail.com</v>
+        <v>Welishejames@gmail.com</v>
       </c>
       <c r="F1399" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1399" t="str">
-        <v>9:48:24 AM</v>
+        <v>9:30:26 AM</v>
       </c>
       <c r="H1399" t="str">
-        <v>uploads/1764830904185.png</v>
+        <v>uploads/1777271426878.png</v>
       </c>
       <c r="I1399">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1400" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1400" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1400" t="str">
-        <v>Namukye Felistas</v>
+        <v>Seera Daphine Catherine</v>
       </c>
       <c r="E1400" t="str">
-        <v>xx@gmail.com</v>
+        <v>seeradaphinecatherine70@gmail.com</v>
       </c>
       <c r="F1400" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1400" t="str">
-        <v>9:49:18 AM</v>
+        <v>10:14:25 AM</v>
       </c>
       <c r="H1400" t="str">
-        <v>uploads/1764830958947.png</v>
+        <v>uploads/1777274065419.png</v>
       </c>
       <c r="I1400">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1401" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1401" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1401" t="str">
-        <v>lutsolelo Francis</v>
+        <v>Ziporah Musungu</v>
       </c>
       <c r="E1401" t="str">
-        <v>lt@gmail.com</v>
+        <v>ziporamusungu@gmail.com</v>
       </c>
       <c r="F1401" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1401" t="str">
-        <v>9:50:28 AM</v>
+        <v>10:14:29 AM</v>
       </c>
       <c r="H1401" t="str">
-        <v>uploads/1764831028379.png</v>
+        <v>uploads/1777274069003.png</v>
       </c>
       <c r="I1401">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1402" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1402" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1402" t="str">
-        <v>Ziporah Musungu</v>
+        <v>Nandimbe Annet Faith</v>
       </c>
       <c r="E1402" t="str">
-        <v>ziporamusungu@gmail.com</v>
+        <v>faithannet2022@gmail.com</v>
       </c>
       <c r="F1402" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1402" t="str">
-        <v>9:57:21 AM</v>
+        <v>10:32:19 AM</v>
       </c>
       <c r="H1402" t="str">
-        <v>uploads/1764831441726.png</v>
+        <v>uploads/1777275139707.png</v>
       </c>
       <c r="I1402">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1403" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1403" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1403" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v>Nawire Esther</v>
       </c>
       <c r="E1403" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>nw@gmail.com</v>
       </c>
       <c r="F1403" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1403" t="str">
-        <v>9:58:20 AM</v>
+        <v>10:32:46 AM</v>
       </c>
       <c r="H1403" t="str">
-        <v>uploads/1764831500153.png</v>
+        <v>uploads/1777275166271.png</v>
       </c>
       <c r="I1403">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1404" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1404" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1404" t="str">
-        <v>Nawire Esther</v>
+        <v>lutsolelo Francis</v>
       </c>
       <c r="E1404" t="str">
-        <v>nw@gmail.com</v>
+        <v>lt@gmail.com</v>
       </c>
       <c r="F1404" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1404" t="str">
-        <v>9:59:34 AM</v>
+        <v>10:34:25 AM</v>
       </c>
       <c r="H1404" t="str">
-        <v>uploads/1764831574621.png</v>
+        <v>uploads/1777275265495.png</v>
       </c>
       <c r="I1404">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1405" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1405" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1405" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v xml:space="preserve">Wakooba Milton </v>
       </c>
       <c r="E1405" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>milltonwakooba@gmail.com</v>
       </c>
       <c r="F1405" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1405" t="str">
-        <v>10:52:00 AM</v>
+        <v>10:34:41 AM</v>
       </c>
       <c r="H1405" t="str">
-        <v>uploads/1764834720923.png</v>
+        <v>uploads/1777275281022.png</v>
       </c>
       <c r="I1405">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1406" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1406" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1406" t="str">
         <v>Nandudu Evon</v>
       </c>
       <c r="E1406" t="str">
         <v>nanduduevon123@gmail.com</v>
       </c>
       <c r="F1406" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1406" t="str">
-        <v>10:52:31 AM</v>
+        <v>10:34:59 AM</v>
       </c>
       <c r="H1406" t="str">
-        <v>uploads/1764834751339.png</v>
+        <v>uploads/1777275299594.png</v>
       </c>
       <c r="I1406">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1407" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1407" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1407" t="str">
-        <v>Wetaka Grace</v>
+        <v xml:space="preserve">Wakiramba Emma </v>
       </c>
       <c r="E1407" t="str">
-        <v>wg@gmail.com</v>
+        <v>emmawakiramba@gmail.com</v>
       </c>
       <c r="F1407" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1407" t="str">
-        <v>1:15:30 PM</v>
+        <v>10:39:16 AM</v>
       </c>
       <c r="H1407" t="str">
-        <v>uploads/1764843330664.png</v>
+        <v>uploads/1777275556592.png</v>
       </c>
       <c r="I1407">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1408" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1408" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1408" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v xml:space="preserve">Buteme sarah </v>
       </c>
       <c r="E1408" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>butemesarah12@gmail.com</v>
       </c>
       <c r="F1408" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1408" t="str">
-        <v>3:03:57 PM</v>
+        <v>11:05:27 AM</v>
       </c>
       <c r="H1408" t="str">
-        <v>uploads/1764849837290.png</v>
+        <v>uploads/1777277127209.png</v>
       </c>
       <c r="I1408">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1409" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1409" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1409" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>Wetaka Grace</v>
       </c>
       <c r="E1409" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>wg@gmail.com</v>
       </c>
       <c r="F1409" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1409" t="str">
-        <v>3:07:01 PM</v>
+        <v>11:16:42 AM</v>
       </c>
       <c r="H1409" t="str">
-        <v>uploads/1764850021660.png</v>
+        <v>uploads/1777277802915.png</v>
       </c>
       <c r="I1409">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1410" t="str">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C1410" t="str">
-        <v>Thursday</v>
+        <v>Monday</v>
       </c>
       <c r="D1410" t="str">
-        <v>Masibo Stella</v>
+        <v>Kakai Annet</v>
       </c>
       <c r="E1410" t="str">
-        <v>stellamasibo2020@gmail.com</v>
+        <v>kakaiannet75@gmail.com</v>
       </c>
       <c r="F1410" t="str">
-        <v>2025-12-04</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1410" t="str">
-        <v>3:49:42 PM</v>
+        <v>11:19:49 AM</v>
       </c>
       <c r="H1410" t="str">
-        <v>uploads/1764852582202.png</v>
+        <v>uploads/1777277989146.png</v>
       </c>
       <c r="I1410">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1411" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1411" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1411" t="str">
-        <v xml:space="preserve">YEKO SOPHIE </v>
+        <v>Namukye Felistas</v>
       </c>
       <c r="E1411" t="str">
-        <v>yekosophie@gmail.com</v>
+        <v>xx@gmail.com</v>
       </c>
       <c r="F1411" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1411" t="str">
-        <v>6:48:55 AM</v>
+        <v>11:21:15 AM</v>
       </c>
       <c r="H1411" t="str">
-        <v>uploads/1764906535226.png</v>
+        <v>uploads/1777278075776.png</v>
       </c>
       <c r="I1411">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1412" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1412" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1412" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v xml:space="preserve">NAMAWA DAVID </v>
       </c>
       <c r="E1412" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>davidnamawa5@gmail.com</v>
       </c>
       <c r="F1412" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1412" t="str">
-        <v>10:54:50 AM</v>
+        <v>11:59:35 AM</v>
       </c>
       <c r="H1412" t="str">
-        <v>uploads/1764921290834.png</v>
+        <v>uploads/1777280375402.png</v>
       </c>
       <c r="I1412">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1413" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1413" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1413" t="str">
-        <v>Wetaka Grace</v>
+        <v>Masibo Stella</v>
       </c>
       <c r="E1413" t="str">
-        <v>wg@gmail.com</v>
+        <v>stellamasibo2020@gmail.com</v>
       </c>
       <c r="F1413" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1413" t="str">
-        <v>10:56:25 AM</v>
+        <v>12:12:50 PM</v>
       </c>
       <c r="H1413" t="str">
-        <v>uploads/1764921385889.png</v>
+        <v>uploads/1777281170228.png</v>
       </c>
       <c r="I1413">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1414" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1414" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1414" t="str">
-        <v>Khainza Juliet Nambuya</v>
+        <v xml:space="preserve">jere phoebe </v>
       </c>
       <c r="E1414" t="str">
-        <v>julietkhainza036@gmail.com</v>
+        <v>jerephoebe72@gmail.com</v>
       </c>
       <c r="F1414" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1414" t="str">
-        <v>11:06:29 AM</v>
+        <v>12:13:15 PM</v>
       </c>
       <c r="H1414" t="str">
-        <v>uploads/1764921989258.png</v>
+        <v>uploads/1777281195850.png</v>
       </c>
       <c r="I1414">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1415" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1415" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1415" t="str">
-        <v xml:space="preserve">Kavunani Moreen </v>
+        <v>Kaabale Yunusu</v>
       </c>
       <c r="E1415" t="str">
-        <v>kavunanimaureen@gmail.com</v>
+        <v>ykaabale42@gmail.com</v>
       </c>
       <c r="F1415" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1415" t="str">
-        <v>2:58:12 PM</v>
+        <v>12:15:13 PM</v>
       </c>
       <c r="H1415" t="str">
-        <v>uploads/1764935892707.png</v>
+        <v>uploads/1777281313906.png</v>
       </c>
       <c r="I1415">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1416" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1416" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1416" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v>Khainza Juliet Nambuya</v>
       </c>
       <c r="E1416" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>julietkhainza036@gmail.com</v>
       </c>
       <c r="F1416" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1416" t="str">
-        <v>3:14:08 PM</v>
+        <v>12:26:07 PM</v>
       </c>
       <c r="H1416" t="str">
-        <v>uploads/1764936848544.png</v>
+        <v>uploads/1777281967537.png</v>
       </c>
       <c r="I1416">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1417" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1417" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1417" t="str">
-        <v>Nandutu Racheal</v>
+        <v>Washirekho Derrick</v>
       </c>
       <c r="E1417" t="str">
-        <v>rachealnandutu78@gmail.com</v>
+        <v>derrickwashirekho5@gmail.com</v>
       </c>
       <c r="F1417" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1417" t="str">
-        <v>5:40:13 PM</v>
+        <v>12:34:59 PM</v>
       </c>
       <c r="H1417" t="str">
-        <v>uploads/1764945613949.png</v>
+        <v>uploads/1777282499346.png</v>
       </c>
       <c r="I1417">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1418" t="str">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C1418" t="str">
-        <v>Friday</v>
+        <v>Monday</v>
       </c>
       <c r="D1418" t="str">
-        <v xml:space="preserve">Buteme sarah </v>
+        <v>Nandudu Esther Resepa</v>
       </c>
       <c r="E1418" t="str">
-        <v>butemesarah12@gmail.com</v>
+        <v>nanduduestherresepa@gmail.com</v>
       </c>
       <c r="F1418" t="str">
-        <v>2025-12-05</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1418" t="str">
-        <v>7:04:04 PM</v>
+        <v>12:48:54 PM</v>
       </c>
       <c r="H1418" t="str">
-        <v>uploads/1764950644544.png</v>
+        <v>uploads/1777283334910.png</v>
       </c>
       <c r="I1418">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1419" t="str">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="C1419" t="str">
-        <v>Saturday</v>
+        <v>Monday</v>
       </c>
       <c r="D1419" t="str">
-        <v>Nandimbe Annet Faith</v>
+        <v>Mutonyi Jackline</v>
       </c>
       <c r="E1419" t="str">
-        <v>faithannet2022@gmail.com</v>
+        <v>mutonyijackline2017@gmail.com</v>
       </c>
       <c r="F1419" t="str">
-        <v>2025-12-06</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1419" t="str">
-        <v>11:14:54 AM</v>
+        <v>12:50:11 PM</v>
       </c>
       <c r="H1419" t="str">
-        <v>uploads/1765008894661.png</v>
+        <v>uploads/1777283411713.png</v>
       </c>
       <c r="I1419">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="str">
-        <v>December</v>
+        <v>April</v>
       </c>
       <c r="B1420" t="str">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C1420" t="str">
-        <v>Tuesday</v>
+        <v>Monday</v>
       </c>
       <c r="D1420" t="str">
-        <v xml:space="preserve">Wakiramba Emma </v>
+        <v xml:space="preserve">Kavunani Moreen </v>
       </c>
       <c r="E1420" t="str">
-        <v>emmawakiramba@gmail.com</v>
+        <v>kavunanimaureen@gmail.com</v>
       </c>
       <c r="F1420" t="str">
-        <v>2025-12-09</v>
+        <v>2026-04-27</v>
       </c>
       <c r="G1420" t="str">
-        <v>5:20:29 PM</v>
+        <v>1:20:03 PM</v>
       </c>
       <c r="H1420" t="str">
-        <v>uploads/1765290029971.png</v>
+        <v>uploads/1777285203680.png</v>
       </c>
       <c r="I1420">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1421" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1421" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1421" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1421" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1421" t="str">
+        <v>2026-04-27</v>
+      </c>
+      <c r="G1421" t="str">
+        <v>1:21:29 PM</v>
+      </c>
+      <c r="H1421" t="str">
+        <v>uploads/1777285289244.png</v>
+      </c>
+      <c r="I1421">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1422" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1422" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1422" t="str">
+        <v>Nadunga Shamimu</v>
+      </c>
+      <c r="E1422" t="str">
+        <v>nadungashamim847@gmail.com</v>
+      </c>
+      <c r="F1422" t="str">
+        <v>2026-04-27</v>
+      </c>
+      <c r="G1422" t="str">
+        <v>2:10:47 PM</v>
+      </c>
+      <c r="H1422" t="str">
+        <v>uploads/1777288247406.png</v>
+      </c>
+      <c r="I1422">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1423" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1423" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1423" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1423" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1423" t="str">
+        <v>2026-04-27</v>
+      </c>
+      <c r="G1423" t="str">
+        <v>2:21:19 PM</v>
+      </c>
+      <c r="H1423" t="str">
+        <v>uploads/1777288879341.png</v>
+      </c>
+      <c r="I1423">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1424" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1424" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1424" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1424" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1424" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1424" t="str">
+        <v>7:09:26 AM</v>
+      </c>
+      <c r="H1424" t="str">
+        <v>uploads/1777349366165.png</v>
+      </c>
+      <c r="I1424">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1425" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1425" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1425" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1425" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1425" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1425" t="str">
+        <v>8:54:25 AM</v>
+      </c>
+      <c r="H1425" t="str">
+        <v>uploads/1777355665294.png</v>
+      </c>
+      <c r="I1425">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1426" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1426" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1426" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1426" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1426" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1426" t="str">
+        <v>9:11:52 AM</v>
+      </c>
+      <c r="H1426" t="str">
+        <v>uploads/1777356712204.png</v>
+      </c>
+      <c r="I1426">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1427" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1427" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1427" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1427" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1427" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1427" t="str">
+        <v>9:32:16 AM</v>
+      </c>
+      <c r="H1427" t="str">
+        <v>uploads/1777357936083.png</v>
+      </c>
+      <c r="I1427">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1428" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1428" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1428" t="str">
+        <v>Welishe james</v>
+      </c>
+      <c r="E1428" t="str">
+        <v>Welishejames@gmail.com</v>
+      </c>
+      <c r="F1428" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1428" t="str">
+        <v>9:33:45 AM</v>
+      </c>
+      <c r="H1428" t="str">
+        <v>uploads/1777358025141.png</v>
+      </c>
+      <c r="I1428">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1429" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1429" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1429" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1429" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1429" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1429" t="str">
+        <v>10:01:52 AM</v>
+      </c>
+      <c r="H1429" t="str">
+        <v>uploads/1777359712554.png</v>
+      </c>
+      <c r="I1429">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1430" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1430" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1430" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1430" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1430" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1430" t="str">
+        <v>10:04:01 AM</v>
+      </c>
+      <c r="H1430" t="str">
+        <v>uploads/1777359841824.png</v>
+      </c>
+      <c r="I1430">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1431" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1431" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1431" t="str">
+        <v>Nadunga Shamimu</v>
+      </c>
+      <c r="E1431" t="str">
+        <v>nadungashamim847@gmail.com</v>
+      </c>
+      <c r="F1431" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1431" t="str">
+        <v>10:29:19 AM</v>
+      </c>
+      <c r="H1431" t="str">
+        <v>uploads/1777361359473.png</v>
+      </c>
+      <c r="I1431">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1432" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1432" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1432" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1432" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1432" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1432" t="str">
+        <v>10:33:08 AM</v>
+      </c>
+      <c r="H1432" t="str">
+        <v>uploads/1777361588623.png</v>
+      </c>
+      <c r="I1432">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1433" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1433" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1433" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1433" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1433" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1433" t="str">
+        <v>10:52:39 AM</v>
+      </c>
+      <c r="H1433" t="str">
+        <v>uploads/1777362759755.png</v>
+      </c>
+      <c r="I1433">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1434" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1434" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1434" t="str">
+        <v>Nandudu Esther Resepa</v>
+      </c>
+      <c r="E1434" t="str">
+        <v>nanduduestherresepa@gmail.com</v>
+      </c>
+      <c r="F1434" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1434" t="str">
+        <v>10:53:17 AM</v>
+      </c>
+      <c r="H1434" t="str">
+        <v>uploads/1777362797983.png</v>
+      </c>
+      <c r="I1434">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1435" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1435" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1435" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1435" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1435" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1435" t="str">
+        <v>10:53:56 AM</v>
+      </c>
+      <c r="H1435" t="str">
+        <v>uploads/1777362836252.png</v>
+      </c>
+      <c r="I1435">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1436" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1436" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1436" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1436" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1436" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1436" t="str">
+        <v>10:54:55 AM</v>
+      </c>
+      <c r="H1436" t="str">
+        <v>uploads/1777362895106.png</v>
+      </c>
+      <c r="I1436">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1437" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1437" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1437" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1437" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1437" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1437" t="str">
+        <v>10:55:13 AM</v>
+      </c>
+      <c r="H1437" t="str">
+        <v>uploads/1777362913011.png</v>
+      </c>
+      <c r="I1437">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1438">
+      <c r="A1438" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1438" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1438" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1438" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1438" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1438" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1438" t="str">
+        <v>11:22:36 AM</v>
+      </c>
+      <c r="H1438" t="str">
+        <v>uploads/1777364556210.png</v>
+      </c>
+      <c r="I1438">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1439">
+      <c r="A1439" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1439" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1439" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1439" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1439" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1439" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1439" t="str">
+        <v>12:00:45 PM</v>
+      </c>
+      <c r="H1439" t="str">
+        <v>uploads/1777366845629.png</v>
+      </c>
+      <c r="I1439">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1440">
+      <c r="A1440" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1440" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1440" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1440" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1440" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1440" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1440" t="str">
+        <v>12:01:19 PM</v>
+      </c>
+      <c r="H1440" t="str">
+        <v>uploads/1777366879011.png</v>
+      </c>
+      <c r="I1440">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1441">
+      <c r="A1441" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1441" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1441" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1441" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1441" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1441" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1441" t="str">
+        <v>12:10:33 PM</v>
+      </c>
+      <c r="H1441" t="str">
+        <v>uploads/1777367433998.png</v>
+      </c>
+      <c r="I1441">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1442">
+      <c r="A1442" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1442" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1442" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1442" t="str">
+        <v>Kaabale Yunusu</v>
+      </c>
+      <c r="E1442" t="str">
+        <v>ykaabale42@gmail.com</v>
+      </c>
+      <c r="F1442" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1442" t="str">
+        <v>12:11:29 PM</v>
+      </c>
+      <c r="H1442" t="str">
+        <v>uploads/1777367489790.png</v>
+      </c>
+      <c r="I1442">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1443">
+      <c r="A1443" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1443" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1443" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1443" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1443" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1443" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1443" t="str">
+        <v>12:53:32 PM</v>
+      </c>
+      <c r="H1443" t="str">
+        <v>uploads/1777370012362.png</v>
+      </c>
+      <c r="I1443">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1444">
+      <c r="A1444" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1444" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1444" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1444" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1444" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1444" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1444" t="str">
+        <v>12:53:59 PM</v>
+      </c>
+      <c r="H1444" t="str">
+        <v>uploads/1777370039955.png</v>
+      </c>
+      <c r="I1444">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1445">
+      <c r="A1445" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1445" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1445" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1445" t="str">
+        <v xml:space="preserve">jere phoebe </v>
+      </c>
+      <c r="E1445" t="str">
+        <v>jerephoebe72@gmail.com</v>
+      </c>
+      <c r="F1445" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1445" t="str">
+        <v>12:54:45 PM</v>
+      </c>
+      <c r="H1445" t="str">
+        <v>uploads/1777370085646.png</v>
+      </c>
+      <c r="I1445">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1446">
+      <c r="A1446" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1446" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1446" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1446" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1446" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1446" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1446" t="str">
+        <v>2:29:05 PM</v>
+      </c>
+      <c r="H1446" t="str">
+        <v>uploads/1777375745518.png</v>
+      </c>
+      <c r="I1446">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1447">
+      <c r="A1447" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1447" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1447" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1447" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1447" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1447" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1447" t="str">
+        <v>2:33:50 PM</v>
+      </c>
+      <c r="H1447" t="str">
+        <v>uploads/1777376030039.png</v>
+      </c>
+      <c r="I1447">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1448">
+      <c r="A1448" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1448" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1448" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1448" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1448" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1448" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1448" t="str">
+        <v>3:40:58 PM</v>
+      </c>
+      <c r="H1448" t="str">
+        <v>uploads/1777380058917.png</v>
+      </c>
+      <c r="I1448">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1449">
+      <c r="A1449" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1449" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1449" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1449" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1449" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1449" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1449" t="str">
+        <v>4:25:56 PM</v>
+      </c>
+      <c r="H1449" t="str">
+        <v>uploads/1777382756599.png</v>
+      </c>
+      <c r="I1449">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1450">
+      <c r="A1450" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1450" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1450" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1450" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1450" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1450" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1450" t="str">
+        <v>5:30:38 PM</v>
+      </c>
+      <c r="H1450" t="str">
+        <v>uploads/1777386638170.png</v>
+      </c>
+      <c r="I1450">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1451">
+      <c r="A1451" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1451" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1451" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1451" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1451" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1451" t="str">
+        <v>2026-04-28</v>
+      </c>
+      <c r="G1451" t="str">
+        <v>7:45:29 PM</v>
+      </c>
+      <c r="H1451" t="str">
+        <v>uploads/1777394729480.png</v>
+      </c>
+      <c r="I1451">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1452">
+      <c r="A1452" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1452" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1452" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1452" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1452" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1452" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1452" t="str">
+        <v>6:17:36 AM</v>
+      </c>
+      <c r="H1452" t="str">
+        <v>uploads/1777432656205.png</v>
+      </c>
+      <c r="I1452">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1453">
+      <c r="A1453" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1453" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1453" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1453" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1453" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1453" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1453" t="str">
+        <v>9:25:21 AM</v>
+      </c>
+      <c r="H1453" t="str">
+        <v>uploads/1777443921432.png</v>
+      </c>
+      <c r="I1453">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1454">
+      <c r="A1454" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1454" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1454" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1454" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1454" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1454" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1454" t="str">
+        <v>9:27:05 AM</v>
+      </c>
+      <c r="H1454" t="str">
+        <v>uploads/1777444025101.png</v>
+      </c>
+      <c r="I1454">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1455">
+      <c r="A1455" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1455" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1455" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1455" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1455" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1455" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1455" t="str">
+        <v>9:44:21 AM</v>
+      </c>
+      <c r="H1455" t="str">
+        <v>uploads/1777445061299.png</v>
+      </c>
+      <c r="I1455">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1456">
+      <c r="A1456" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1456" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1456" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1456" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1456" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1456" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1456" t="str">
+        <v>9:47:45 AM</v>
+      </c>
+      <c r="H1456" t="str">
+        <v>uploads/1777445265071.png</v>
+      </c>
+      <c r="I1456">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1457">
+      <c r="A1457" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1457" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1457" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1457" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1457" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1457" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1457" t="str">
+        <v>10:14:16 AM</v>
+      </c>
+      <c r="H1457" t="str">
+        <v>uploads/1777446856822.png</v>
+      </c>
+      <c r="I1457">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1458">
+      <c r="A1458" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1458" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1458" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1458" t="str">
+        <v>Nadunga Shamimu</v>
+      </c>
+      <c r="E1458" t="str">
+        <v>nadungashamim847@gmail.com</v>
+      </c>
+      <c r="F1458" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1458" t="str">
+        <v>10:21:46 AM</v>
+      </c>
+      <c r="H1458" t="str">
+        <v>uploads/1777447306945.png</v>
+      </c>
+      <c r="I1458">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1459">
+      <c r="A1459" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1459" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1459" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1459" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1459" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1459" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1459" t="str">
+        <v>10:32:56 AM</v>
+      </c>
+      <c r="H1459" t="str">
+        <v>uploads/1777447976485.png</v>
+      </c>
+      <c r="I1459">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1460">
+      <c r="A1460" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1460" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1460" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1460" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1460" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1460" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1460" t="str">
+        <v>10:36:09 AM</v>
+      </c>
+      <c r="H1460" t="str">
+        <v>uploads/1777448169510.png</v>
+      </c>
+      <c r="I1460">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1461">
+      <c r="A1461" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1461" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1461" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1461" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1461" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1461" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1461" t="str">
+        <v>10:36:49 AM</v>
+      </c>
+      <c r="H1461" t="str">
+        <v>uploads/1777448209290.png</v>
+      </c>
+      <c r="I1461">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1462">
+      <c r="A1462" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1462" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1462" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1462" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1462" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1462" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1462" t="str">
+        <v>10:49:43 AM</v>
+      </c>
+      <c r="H1462" t="str">
+        <v>uploads/1777448983206.png</v>
+      </c>
+      <c r="I1462">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1463">
+      <c r="A1463" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1463" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1463" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1463" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1463" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1463" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1463" t="str">
+        <v>10:50:16 AM</v>
+      </c>
+      <c r="H1463" t="str">
+        <v>uploads/1777449016177.png</v>
+      </c>
+      <c r="I1463">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1464">
+      <c r="A1464" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1464" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1464" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1464" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1464" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1464" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1464" t="str">
+        <v>10:58:03 AM</v>
+      </c>
+      <c r="H1464" t="str">
+        <v>uploads/1777449483463.png</v>
+      </c>
+      <c r="I1464">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1465">
+      <c r="A1465" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1465" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1465" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1465" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1465" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1465" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1465" t="str">
+        <v>11:00:11 AM</v>
+      </c>
+      <c r="H1465" t="str">
+        <v>uploads/1777449611588.png</v>
+      </c>
+      <c r="I1465">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1466">
+      <c r="A1466" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1466" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1466" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1466" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1466" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1466" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1466" t="str">
+        <v>11:01:18 AM</v>
+      </c>
+      <c r="H1466" t="str">
+        <v>uploads/1777449678963.png</v>
+      </c>
+      <c r="I1466">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="A1467" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1467" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1467" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1467" t="str">
+        <v xml:space="preserve">jere phoebe </v>
+      </c>
+      <c r="E1467" t="str">
+        <v>jerephoebe72@gmail.com</v>
+      </c>
+      <c r="F1467" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1467" t="str">
+        <v>11:01:39 AM</v>
+      </c>
+      <c r="H1467" t="str">
+        <v>uploads/1777449699441.png</v>
+      </c>
+      <c r="I1467">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1468">
+      <c r="A1468" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1468" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1468" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1468" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1468" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1468" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1468" t="str">
+        <v>11:02:18 AM</v>
+      </c>
+      <c r="H1468" t="str">
+        <v>uploads/1777449738248.png</v>
+      </c>
+      <c r="I1468">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1469">
+      <c r="A1469" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1469" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1469" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1469" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1469" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1469" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1469" t="str">
+        <v>11:04:10 AM</v>
+      </c>
+      <c r="H1469" t="str">
+        <v>uploads/1777449850312.png</v>
+      </c>
+      <c r="I1469">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1470">
+      <c r="A1470" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1470" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1470" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1470" t="str">
+        <v>Welishe james</v>
+      </c>
+      <c r="E1470" t="str">
+        <v>Welishejames@gmail.com</v>
+      </c>
+      <c r="F1470" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1470" t="str">
+        <v>11:07:17 AM</v>
+      </c>
+      <c r="H1470" t="str">
+        <v>uploads/1777450037718.png</v>
+      </c>
+      <c r="I1470">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1471">
+      <c r="A1471" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1471" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1471" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1471" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1471" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1471" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1471" t="str">
+        <v>11:08:16 AM</v>
+      </c>
+      <c r="H1471" t="str">
+        <v>uploads/1777450096899.png</v>
+      </c>
+      <c r="I1471">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1472">
+      <c r="A1472" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1472" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1472" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1472" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1472" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1472" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1472" t="str">
+        <v>11:08:50 AM</v>
+      </c>
+      <c r="H1472" t="str">
+        <v>uploads/1777450130871.png</v>
+      </c>
+      <c r="I1472">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1473">
+      <c r="A1473" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1473" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1473" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1473" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1473" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1473" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1473" t="str">
+        <v>11:53:48 AM</v>
+      </c>
+      <c r="H1473" t="str">
+        <v>uploads/1777452828302.png</v>
+      </c>
+      <c r="I1473">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1474">
+      <c r="A1474" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1474" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1474" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1474" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1474" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1474" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1474" t="str">
+        <v>11:55:16 AM</v>
+      </c>
+      <c r="H1474" t="str">
+        <v>uploads/1777452916888.png</v>
+      </c>
+      <c r="I1474">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1475">
+      <c r="A1475" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1475" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1475" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1475" t="str">
+        <v>Nandudu Esther Resepa</v>
+      </c>
+      <c r="E1475" t="str">
+        <v>nanduduestherresepa@gmail.com</v>
+      </c>
+      <c r="F1475" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1475" t="str">
+        <v>12:33:42 PM</v>
+      </c>
+      <c r="H1475" t="str">
+        <v>uploads/1777455222554.png</v>
+      </c>
+      <c r="I1475">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1476">
+      <c r="A1476" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1476" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1476" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1476" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1476" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1476" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1476" t="str">
+        <v>12:37:37 PM</v>
+      </c>
+      <c r="H1476" t="str">
+        <v>uploads/1777455457599.png</v>
+      </c>
+      <c r="I1476">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1477">
+      <c r="A1477" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1477" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1477" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1477" t="str">
+        <v>Nambuya Rita</v>
+      </c>
+      <c r="E1477" t="str">
+        <v>nambuyarita2@gmail.com</v>
+      </c>
+      <c r="F1477" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1477" t="str">
+        <v>12:37:58 PM</v>
+      </c>
+      <c r="H1477" t="str">
+        <v>uploads/1777455478302.png</v>
+      </c>
+      <c r="I1477">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1478">
+      <c r="A1478" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1478" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1478" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1478" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1478" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1478" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1478" t="str">
+        <v>1:28:00 PM</v>
+      </c>
+      <c r="H1478" t="str">
+        <v>uploads/1777458480834.png</v>
+      </c>
+      <c r="I1478">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1479">
+      <c r="A1479" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1479" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1479" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1479" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1479" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1479" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1479" t="str">
+        <v>2:27:15 PM</v>
+      </c>
+      <c r="H1479" t="str">
+        <v>uploads/1777462035982.png</v>
+      </c>
+      <c r="I1479">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1480">
+      <c r="A1480" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1480" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1480" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1480" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1480" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1480" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1480" t="str">
+        <v>3:02:46 PM</v>
+      </c>
+      <c r="H1480" t="str">
+        <v>uploads/1777464166000.png</v>
+      </c>
+      <c r="I1480">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1481">
+      <c r="A1481" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1481" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1481" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1481" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1481" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1481" t="str">
+        <v>2026-04-29</v>
+      </c>
+      <c r="G1481" t="str">
+        <v>7:19:54 PM</v>
+      </c>
+      <c r="H1481" t="str">
+        <v>uploads/1777479594614.png</v>
+      </c>
+      <c r="I1481">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1482">
+      <c r="A1482" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1482" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1482" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1482" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1482" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1482" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1482" t="str">
+        <v>7:09:40 AM</v>
+      </c>
+      <c r="H1482" t="str">
+        <v>uploads/1777522180453.png</v>
+      </c>
+      <c r="I1482">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1483">
+      <c r="A1483" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1483" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1483" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1483" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1483" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1483" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1483" t="str">
+        <v>8:46:49 AM</v>
+      </c>
+      <c r="H1483" t="str">
+        <v>uploads/1777528009799.png</v>
+      </c>
+      <c r="I1483">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1484">
+      <c r="A1484" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1484" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1484" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1484" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1484" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1484" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1484" t="str">
+        <v>8:50:54 AM</v>
+      </c>
+      <c r="H1484" t="str">
+        <v>uploads/1777528254428.png</v>
+      </c>
+      <c r="I1484">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1485">
+      <c r="A1485" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1485" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1485" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1485" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1485" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1485" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1485" t="str">
+        <v>9:46:34 AM</v>
+      </c>
+      <c r="H1485" t="str">
+        <v>uploads/1777531594341.png</v>
+      </c>
+      <c r="I1485">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1486">
+      <c r="A1486" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1486" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1486" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1486" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1486" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1486" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1486" t="str">
+        <v>9:46:44 AM</v>
+      </c>
+      <c r="H1486" t="str">
+        <v>uploads/1777531604491.png</v>
+      </c>
+      <c r="I1486">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1487">
+      <c r="A1487" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1487" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1487" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1487" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1487" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1487" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1487" t="str">
+        <v>9:47:00 AM</v>
+      </c>
+      <c r="H1487" t="str">
+        <v>uploads/1777531620682.png</v>
+      </c>
+      <c r="I1487">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1488">
+      <c r="A1488" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1488" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1488" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1488" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1488" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1488" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1488" t="str">
+        <v>9:57:23 AM</v>
+      </c>
+      <c r="H1488" t="str">
+        <v>uploads/1777532243868.png</v>
+      </c>
+      <c r="I1488">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="A1489" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1489" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1489" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1489" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1489" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1489" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1489" t="str">
+        <v>10:03:05 AM</v>
+      </c>
+      <c r="H1489" t="str">
+        <v>uploads/1777532585970.png</v>
+      </c>
+      <c r="I1489">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1490">
+      <c r="A1490" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1490" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1490" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1490" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1490" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1490" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1490" t="str">
+        <v>10:25:24 AM</v>
+      </c>
+      <c r="H1490" t="str">
+        <v>uploads/1777533924659.png</v>
+      </c>
+      <c r="I1490">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1491">
+      <c r="A1491" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1491" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1491" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1491" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1491" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1491" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1491" t="str">
+        <v>10:30:37 AM</v>
+      </c>
+      <c r="H1491" t="str">
+        <v>uploads/1777534237829.png</v>
+      </c>
+      <c r="I1491">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="A1492" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1492" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1492" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1492" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1492" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1492" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1492" t="str">
+        <v>10:47:53 AM</v>
+      </c>
+      <c r="H1492" t="str">
+        <v>uploads/1777535273035.png</v>
+      </c>
+      <c r="I1492">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="A1493" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1493" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1493" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1493" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1493" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1493" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1493" t="str">
+        <v>10:50:59 AM</v>
+      </c>
+      <c r="H1493" t="str">
+        <v>uploads/1777535459543.png</v>
+      </c>
+      <c r="I1493">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="A1494" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1494" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1494" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1494" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1494" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1494" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1494" t="str">
+        <v>10:51:58 AM</v>
+      </c>
+      <c r="H1494" t="str">
+        <v>uploads/1777535518922.png</v>
+      </c>
+      <c r="I1494">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="A1495" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1495" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1495" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1495" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1495" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1495" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1495" t="str">
+        <v>10:52:34 AM</v>
+      </c>
+      <c r="H1495" t="str">
+        <v>uploads/1777535554726.png</v>
+      </c>
+      <c r="I1495">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1496">
+      <c r="A1496" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1496" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1496" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1496" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1496" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1496" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1496" t="str">
+        <v>10:55:37 AM</v>
+      </c>
+      <c r="H1496" t="str">
+        <v>uploads/1777535737917.png</v>
+      </c>
+      <c r="I1496">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="A1497" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1497" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1497" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1497" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1497" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1497" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1497" t="str">
+        <v>10:56:30 AM</v>
+      </c>
+      <c r="H1497" t="str">
+        <v>uploads/1777535790376.png</v>
+      </c>
+      <c r="I1497">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="A1498" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1498" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1498" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1498" t="str">
+        <v>Nadunga Shamimu</v>
+      </c>
+      <c r="E1498" t="str">
+        <v>nadungashamim847@gmail.com</v>
+      </c>
+      <c r="F1498" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1498" t="str">
+        <v>11:00:06 AM</v>
+      </c>
+      <c r="H1498" t="str">
+        <v>uploads/1777536006039.png</v>
+      </c>
+      <c r="I1498">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="A1499" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1499" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1499" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1499" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1499" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1499" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1499" t="str">
+        <v>11:22:53 AM</v>
+      </c>
+      <c r="H1499" t="str">
+        <v>uploads/1777537373822.png</v>
+      </c>
+      <c r="I1499">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="A1500" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1500" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1500" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1500" t="str">
+        <v>Kaabale Yunusu</v>
+      </c>
+      <c r="E1500" t="str">
+        <v>ykaabale42@gmail.com</v>
+      </c>
+      <c r="F1500" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1500" t="str">
+        <v>11:38:32 AM</v>
+      </c>
+      <c r="H1500" t="str">
+        <v>uploads/1777538312859.png</v>
+      </c>
+      <c r="I1500">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="A1501" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1501" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1501" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1501" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1501" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1501" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1501" t="str">
+        <v>12:01:12 PM</v>
+      </c>
+      <c r="H1501" t="str">
+        <v>uploads/1777539672818.png</v>
+      </c>
+      <c r="I1501">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1502" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1502" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1502" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1502" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1502" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1502" t="str">
+        <v>12:02:45 PM</v>
+      </c>
+      <c r="H1502" t="str">
+        <v>uploads/1777539765334.png</v>
+      </c>
+      <c r="I1502">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="A1503" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1503" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1503" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1503" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1503" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1503" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1503" t="str">
+        <v>12:04:03 PM</v>
+      </c>
+      <c r="H1503" t="str">
+        <v>uploads/1777539843998.png</v>
+      </c>
+      <c r="I1503">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="A1504" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1504" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1504" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1504" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1504" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1504" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1504" t="str">
+        <v>12:14:36 PM</v>
+      </c>
+      <c r="H1504" t="str">
+        <v>uploads/1777540476934.png</v>
+      </c>
+      <c r="I1504">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="A1505" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1505" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1505" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1505" t="str">
+        <v>Nambuya Rita</v>
+      </c>
+      <c r="E1505" t="str">
+        <v>nambuyarita2@gmail.com</v>
+      </c>
+      <c r="F1505" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1505" t="str">
+        <v>1:15:11 PM</v>
+      </c>
+      <c r="H1505" t="str">
+        <v>uploads/1777544111563.png</v>
+      </c>
+      <c r="I1505">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="A1506" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1506" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1506" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1506" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1506" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1506" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1506" t="str">
+        <v>2:00:35 PM</v>
+      </c>
+      <c r="H1506" t="str">
+        <v>uploads/1777546835315.png</v>
+      </c>
+      <c r="I1506">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="A1507" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1507" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1507" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1507" t="str">
+        <v xml:space="preserve">jere phoebe </v>
+      </c>
+      <c r="E1507" t="str">
+        <v>jerephoebe72@gmail.com</v>
+      </c>
+      <c r="F1507" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1507" t="str">
+        <v>2:10:32 PM</v>
+      </c>
+      <c r="H1507" t="str">
+        <v>uploads/1777547432526.png</v>
+      </c>
+      <c r="I1507">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="A1508" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1508" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1508" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1508" t="str">
+        <v>Nandudu Esther Resepa</v>
+      </c>
+      <c r="E1508" t="str">
+        <v>nanduduestherresepa@gmail.com</v>
+      </c>
+      <c r="F1508" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1508" t="str">
+        <v>2:12:12 PM</v>
+      </c>
+      <c r="H1508" t="str">
+        <v>uploads/1777547532195.png</v>
+      </c>
+      <c r="I1508">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="A1509" t="str">
+        <v>April</v>
+      </c>
+      <c r="B1509" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1509" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1509" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1509" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1509" t="str">
+        <v>2026-04-30</v>
+      </c>
+      <c r="G1509" t="str">
+        <v>5:43:44 PM</v>
+      </c>
+      <c r="H1509" t="str">
+        <v>uploads/1777560224021.png</v>
+      </c>
+      <c r="I1509">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1510" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1510" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1510" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1510" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1510" t="str">
+        <v>2026-05-01</v>
+      </c>
+      <c r="G1510" t="str">
+        <v>9:07:41 AM</v>
+      </c>
+      <c r="H1510" t="str">
+        <v>uploads/1777615661196.png</v>
+      </c>
+      <c r="I1510">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1511">
+      <c r="A1511" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1511" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1511" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1511" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1511" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1511" t="str">
+        <v>2026-05-01</v>
+      </c>
+      <c r="G1511" t="str">
+        <v>9:24:40 AM</v>
+      </c>
+      <c r="H1511" t="str">
+        <v>uploads/1777616680746.png</v>
+      </c>
+      <c r="I1511">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1512">
+      <c r="A1512" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1512" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1512" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1512" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1512" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1512" t="str">
+        <v>2026-05-01</v>
+      </c>
+      <c r="G1512" t="str">
+        <v>10:13:50 AM</v>
+      </c>
+      <c r="H1512" t="str">
+        <v>uploads/1777619630481.png</v>
+      </c>
+      <c r="I1512">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1513">
+      <c r="A1513" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1513" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1513" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1513" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1513" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1513" t="str">
+        <v>2026-05-01</v>
+      </c>
+      <c r="G1513" t="str">
+        <v>8:39:32 PM</v>
+      </c>
+      <c r="H1513" t="str">
+        <v>uploads/1777657172070.png</v>
+      </c>
+      <c r="I1513">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1514">
+      <c r="A1514" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1514" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1514" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1514" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1514" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1514" t="str">
+        <v>2026-05-04</v>
+      </c>
+      <c r="G1514" t="str">
+        <v>1:06:22 PM</v>
+      </c>
+      <c r="H1514" t="str">
+        <v>uploads/1777889182812.png</v>
+      </c>
+      <c r="I1514">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1515">
+      <c r="A1515" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1515" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1515" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1515" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1515" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1515" t="str">
+        <v>2026-05-04</v>
+      </c>
+      <c r="G1515" t="str">
+        <v>2:31:21 PM</v>
+      </c>
+      <c r="H1515" t="str">
+        <v>uploads/1777894281742.png</v>
+      </c>
+      <c r="I1515">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1516">
+      <c r="A1516" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1516" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1516" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1516" t="str">
+        <v>kiirya tadeo</v>
+      </c>
+      <c r="E1516" t="str">
+        <v>kiiryatadeo7@gmail.com</v>
+      </c>
+      <c r="F1516" t="str">
+        <v>2026-05-05</v>
+      </c>
+      <c r="G1516" t="str">
+        <v>10:32:07 AM</v>
+      </c>
+      <c r="H1516" t="str">
+        <v>uploads/1777966327101.png</v>
+      </c>
+      <c r="I1516">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1517">
+      <c r="A1517" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1517" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1517" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1517" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1517" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1517" t="str">
+        <v>2026-05-05</v>
+      </c>
+      <c r="G1517" t="str">
+        <v>3:12:13 PM</v>
+      </c>
+      <c r="H1517" t="str">
+        <v>uploads/1777983133343.png</v>
+      </c>
+      <c r="I1517">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1518">
+      <c r="A1518" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1518" t="str">
+        <v>6</v>
+      </c>
+      <c r="C1518" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1518" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1518" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1518" t="str">
+        <v>2026-05-06</v>
+      </c>
+      <c r="G1518" t="str">
+        <v>7:52:53 AM</v>
+      </c>
+      <c r="H1518" t="str">
+        <v>uploads/1778043173203.png</v>
+      </c>
+      <c r="I1518">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1519">
+      <c r="A1519" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1519" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1519" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1519" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1519" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1519" t="str">
+        <v>2026-05-07</v>
+      </c>
+      <c r="G1519" t="str">
+        <v>8:08:50 AM</v>
+      </c>
+      <c r="H1519" t="str">
+        <v>uploads/1778130530073.png</v>
+      </c>
+      <c r="I1519">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1520">
+      <c r="A1520" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1520" t="str">
+        <v>8</v>
+      </c>
+      <c r="C1520" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1520" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1520" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1520" t="str">
+        <v>2026-05-08</v>
+      </c>
+      <c r="G1520" t="str">
+        <v>8:13:48 AM</v>
+      </c>
+      <c r="H1520" t="str">
+        <v>uploads/1778217228931.png</v>
+      </c>
+      <c r="I1520">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1521">
+      <c r="A1521" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1521" t="str">
+        <v>9</v>
+      </c>
+      <c r="C1521" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1521" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1521" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1521" t="str">
+        <v>2026-05-09</v>
+      </c>
+      <c r="G1521" t="str">
+        <v>8:50:46 AM</v>
+      </c>
+      <c r="H1521" t="str">
+        <v>uploads/1778305846029.png</v>
+      </c>
+      <c r="I1521">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1522">
+      <c r="A1522" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1522" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1522" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1522" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1522" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1522" t="str">
+        <v>2026-05-11</v>
+      </c>
+      <c r="G1522" t="str">
+        <v>11:50:05 AM</v>
+      </c>
+      <c r="H1522" t="str">
+        <v>uploads/1778489405485.png</v>
+      </c>
+      <c r="I1522">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1523">
+      <c r="A1523" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1523" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1523" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1523" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1523" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1523" t="str">
+        <v>2026-05-12</v>
+      </c>
+      <c r="G1523" t="str">
+        <v>8:31:29 AM</v>
+      </c>
+      <c r="H1523" t="str">
+        <v>uploads/1778563889709.png</v>
+      </c>
+      <c r="I1523">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1524">
+      <c r="A1524" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1524" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1524" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1524" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1524" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1524" t="str">
+        <v>2026-05-13</v>
+      </c>
+      <c r="G1524" t="str">
+        <v>8:50:29 AM</v>
+      </c>
+      <c r="H1524" t="str">
+        <v>uploads/1778651429085.png</v>
+      </c>
+      <c r="I1524">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1525">
+      <c r="A1525" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1525" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1525" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1525" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1525" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1525" t="str">
+        <v>2026-05-14</v>
+      </c>
+      <c r="G1525" t="str">
+        <v>8:43:32 AM</v>
+      </c>
+      <c r="H1525" t="str">
+        <v>uploads/1778737412136.png</v>
+      </c>
+      <c r="I1525">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1526">
+      <c r="A1526" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1526" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1526" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1526" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1526" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1526" t="str">
+        <v>2026-05-18</v>
+      </c>
+      <c r="G1526" t="str">
+        <v>9:19:31 AM</v>
+      </c>
+      <c r="H1526" t="str">
+        <v>uploads/1779085171734.png</v>
+      </c>
+      <c r="I1526">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1527">
+      <c r="A1527" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1527" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1527" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1527" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1527" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1527" t="str">
+        <v>2026-05-19</v>
+      </c>
+      <c r="G1527" t="str">
+        <v>7:53:18 AM</v>
+      </c>
+      <c r="H1527" t="str">
+        <v>uploads/1779166398943.png</v>
+      </c>
+      <c r="I1527">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1528">
+      <c r="A1528" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1528" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1528" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1528" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1528" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1528" t="str">
+        <v>2026-05-20</v>
+      </c>
+      <c r="G1528" t="str">
+        <v>7:47:07 AM</v>
+      </c>
+      <c r="H1528" t="str">
+        <v>uploads/1779252427133.png</v>
+      </c>
+      <c r="I1528">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1529">
+      <c r="A1529" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1529" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1529" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1529" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1529" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1529" t="str">
+        <v>2026-05-21</v>
+      </c>
+      <c r="G1529" t="str">
+        <v>8:13:25 AM</v>
+      </c>
+      <c r="H1529" t="str">
+        <v>uploads/1779340405954.png</v>
+      </c>
+      <c r="I1529">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1530">
+      <c r="A1530" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1530" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1530" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1530" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1530" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1530" t="str">
+        <v>2026-05-22</v>
+      </c>
+      <c r="G1530" t="str">
+        <v>7:19:02 AM</v>
+      </c>
+      <c r="H1530" t="str">
+        <v>uploads/1779423542166.png</v>
+      </c>
+      <c r="I1530">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1531">
+      <c r="A1531" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1531" t="str">
+        <v>23</v>
+      </c>
+      <c r="C1531" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1531" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1531" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1531" t="str">
+        <v>2026-05-23</v>
+      </c>
+      <c r="G1531" t="str">
+        <v>7:56:47 AM</v>
+      </c>
+      <c r="H1531" t="str">
+        <v>uploads/1779512207055.png</v>
+      </c>
+      <c r="I1531">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1532">
+      <c r="A1532" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1532" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1532" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1532" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1532" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1532" t="str">
+        <v>2026-05-25</v>
+      </c>
+      <c r="G1532" t="str">
+        <v>8:31:59 AM</v>
+      </c>
+      <c r="H1532" t="str">
+        <v>uploads/1779687119332.png</v>
+      </c>
+      <c r="I1532">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1533">
+      <c r="A1533" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1533" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1533" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1533" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1533" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1533" t="str">
+        <v>2026-05-26</v>
+      </c>
+      <c r="G1533" t="str">
+        <v>8:37:21 AM</v>
+      </c>
+      <c r="H1533" t="str">
+        <v>uploads/1779773841606.png</v>
+      </c>
+      <c r="I1533">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1534">
+      <c r="A1534" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1534" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1534" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1534" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1534" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1534" t="str">
+        <v>2026-05-27</v>
+      </c>
+      <c r="G1534" t="str">
+        <v>6:26:00 PM</v>
+      </c>
+      <c r="H1534" t="str">
+        <v>uploads/1779895560739.png</v>
+      </c>
+      <c r="I1534">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1535">
+      <c r="A1535" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1535" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1535" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1535" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1535" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1535" t="str">
+        <v>2026-05-28</v>
+      </c>
+      <c r="G1535" t="str">
+        <v>8:20:29 AM</v>
+      </c>
+      <c r="H1535" t="str">
+        <v>uploads/1779945629691.png</v>
+      </c>
+      <c r="I1535">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1536">
+      <c r="A1536" t="str">
+        <v>May</v>
+      </c>
+      <c r="B1536" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1536" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1536" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1536" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1536" t="str">
+        <v>2026-05-29</v>
+      </c>
+      <c r="G1536" t="str">
+        <v>8:16:17 AM</v>
+      </c>
+      <c r="H1536" t="str">
+        <v>uploads/1780031777984.png</v>
+      </c>
+      <c r="I1536">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1537">
+      <c r="A1537" t="str">
+        <v>June</v>
+      </c>
+      <c r="B1537" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1537" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1537" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1537" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1537" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="G1537" t="str">
+        <v>9:14:15 AM</v>
+      </c>
+      <c r="H1537" t="str">
+        <v>uploads/1780294455777.png</v>
+      </c>
+      <c r="I1537">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1538">
+      <c r="A1538" t="str">
+        <v>June</v>
+      </c>
+      <c r="B1538" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1538" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1538" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1538" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1538" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="G1538" t="str">
+        <v>8:53:16 AM</v>
+      </c>
+      <c r="H1538" t="str">
+        <v>uploads/1780379596950.png</v>
+      </c>
+      <c r="I1538">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1539">
+      <c r="A1539" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1539" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1539" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1539" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1539" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1539" t="str">
+        <v>2025-11-03</v>
+      </c>
+      <c r="G1539" t="str">
+        <v>4:44:02 PM</v>
+      </c>
+      <c r="H1539" t="str">
+        <v>uploads/1762177442750.png</v>
+      </c>
+      <c r="I1539">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1540">
+      <c r="A1540" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1540" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1540" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1540" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1540" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1540" t="str">
+        <v>2025-11-03</v>
+      </c>
+      <c r="G1540" t="str">
+        <v>4:44:56 PM</v>
+      </c>
+      <c r="H1540" t="str">
+        <v>uploads/1762177496236.png</v>
+      </c>
+      <c r="I1540">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1541">
+      <c r="A1541" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1541" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1541" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1541" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1541" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1541" t="str">
+        <v>2025-11-04</v>
+      </c>
+      <c r="G1541" t="str">
+        <v>12:29:51 PM</v>
+      </c>
+      <c r="H1541" t="str">
+        <v>uploads/1762248591569.png</v>
+      </c>
+      <c r="I1541">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1542">
+      <c r="A1542" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1542" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1542" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1542" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1542" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1542" t="str">
+        <v>2025-11-04</v>
+      </c>
+      <c r="G1542" t="str">
+        <v>4:30:00 PM</v>
+      </c>
+      <c r="H1542" t="str">
+        <v>uploads/1762263000076.png</v>
+      </c>
+      <c r="I1542">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1543">
+      <c r="A1543" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1543" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1543" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1543" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1543" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1543" t="str">
+        <v>2025-11-05</v>
+      </c>
+      <c r="G1543" t="str">
+        <v>2:32:27 PM</v>
+      </c>
+      <c r="H1543" t="str">
+        <v>uploads/1762342347434.png</v>
+      </c>
+      <c r="I1543">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1544">
+      <c r="A1544" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1544" t="str">
+        <v>6</v>
+      </c>
+      <c r="C1544" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1544" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1544" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1544" t="str">
+        <v>2025-11-06</v>
+      </c>
+      <c r="G1544" t="str">
+        <v>9:12:41 AM</v>
+      </c>
+      <c r="H1544" t="str">
+        <v>uploads/1762409561883.png</v>
+      </c>
+      <c r="I1544">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1545">
+      <c r="A1545" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1545" t="str">
+        <v>6</v>
+      </c>
+      <c r="C1545" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1545" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1545" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1545" t="str">
+        <v>2025-11-06</v>
+      </c>
+      <c r="G1545" t="str">
+        <v>1:38:45 PM</v>
+      </c>
+      <c r="H1545" t="str">
+        <v>uploads/1762425525172.png</v>
+      </c>
+      <c r="I1545">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1546">
+      <c r="A1546" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1546" t="str">
+        <v>6</v>
+      </c>
+      <c r="C1546" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1546" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1546" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1546" t="str">
+        <v>2025-11-06</v>
+      </c>
+      <c r="G1546" t="str">
+        <v>2:57:09 PM</v>
+      </c>
+      <c r="H1546" t="str">
+        <v>uploads/1762430229120.png</v>
+      </c>
+      <c r="I1546">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1547">
+      <c r="A1547" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1547" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1547" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1547" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1547" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1547" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1547" t="str">
+        <v>8:51:47 AM</v>
+      </c>
+      <c r="H1547" t="str">
+        <v>uploads/1762494707940.png</v>
+      </c>
+      <c r="I1547">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1548">
+      <c r="A1548" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1548" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1548" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1548" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1548" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1548" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1548" t="str">
+        <v>9:45:55 AM</v>
+      </c>
+      <c r="H1548" t="str">
+        <v>uploads/1762497955139.png</v>
+      </c>
+      <c r="I1548">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1549">
+      <c r="A1549" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1549" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1549" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1549" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1549" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1549" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1549" t="str">
+        <v>9:49:03 AM</v>
+      </c>
+      <c r="H1549" t="str">
+        <v>uploads/1762498143115.png</v>
+      </c>
+      <c r="I1549">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1550">
+      <c r="A1550" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1550" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1550" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1550" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1550" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1550" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1550" t="str">
+        <v>10:21:26 AM</v>
+      </c>
+      <c r="H1550" t="str">
+        <v>uploads/1762500086595.png</v>
+      </c>
+      <c r="I1550">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1551">
+      <c r="A1551" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1551" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1551" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1551" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1551" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1551" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1551" t="str">
+        <v>10:46:18 AM</v>
+      </c>
+      <c r="H1551" t="str">
+        <v>uploads/1762501578821.png</v>
+      </c>
+      <c r="I1551">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1552">
+      <c r="A1552" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1552" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1552" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1552" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1552" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1552" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1552" t="str">
+        <v>10:47:19 AM</v>
+      </c>
+      <c r="H1552" t="str">
+        <v>uploads/1762501639764.png</v>
+      </c>
+      <c r="I1552">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1553">
+      <c r="A1553" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1553" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1553" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1553" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1553" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1553" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1553" t="str">
+        <v>10:48:42 AM</v>
+      </c>
+      <c r="H1553" t="str">
+        <v>uploads/1762501722644.png</v>
+      </c>
+      <c r="I1553">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1554">
+      <c r="A1554" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1554" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1554" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1554" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1554" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1554" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1554" t="str">
+        <v>10:49:32 AM</v>
+      </c>
+      <c r="H1554" t="str">
+        <v>uploads/1762501772763.png</v>
+      </c>
+      <c r="I1554">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1555">
+      <c r="A1555" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1555" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1555" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1555" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1555" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1555" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1555" t="str">
+        <v>10:51:05 AM</v>
+      </c>
+      <c r="H1555" t="str">
+        <v>uploads/1762501865997.png</v>
+      </c>
+      <c r="I1555">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1556">
+      <c r="A1556" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1556" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1556" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1556" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1556" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1556" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1556" t="str">
+        <v>11:40:23 AM</v>
+      </c>
+      <c r="H1556" t="str">
+        <v>uploads/1762504823220.png</v>
+      </c>
+      <c r="I1556">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1557">
+      <c r="A1557" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1557" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1557" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1557" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1557" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1557" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1557" t="str">
+        <v>11:55:52 AM</v>
+      </c>
+      <c r="H1557" t="str">
+        <v>uploads/1762505752444.png</v>
+      </c>
+      <c r="I1557">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1558">
+      <c r="A1558" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1558" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1558" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1558" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1558" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1558" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1558" t="str">
+        <v>11:57:19 AM</v>
+      </c>
+      <c r="H1558" t="str">
+        <v>uploads/1762505839119.png</v>
+      </c>
+      <c r="I1558">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1559">
+      <c r="A1559" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1559" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1559" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1559" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1559" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1559" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1559" t="str">
+        <v>12:02:07 PM</v>
+      </c>
+      <c r="H1559" t="str">
+        <v>uploads/1762506127407.png</v>
+      </c>
+      <c r="I1559">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1560">
+      <c r="A1560" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1560" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1560" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1560" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1560" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1560" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1560" t="str">
+        <v>1:06:17 PM</v>
+      </c>
+      <c r="H1560" t="str">
+        <v>uploads/1762509977330.png</v>
+      </c>
+      <c r="I1560">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1561">
+      <c r="A1561" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1561" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1561" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1561" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1561" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1561" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1561" t="str">
+        <v>1:06:52 PM</v>
+      </c>
+      <c r="H1561" t="str">
+        <v>uploads/1762510012307.png</v>
+      </c>
+      <c r="I1561">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1562">
+      <c r="A1562" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1562" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1562" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1562" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1562" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1562" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1562" t="str">
+        <v>1:26:53 PM</v>
+      </c>
+      <c r="H1562" t="str">
+        <v>uploads/1762511213836.png</v>
+      </c>
+      <c r="I1562">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1563">
+      <c r="A1563" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1563" t="str">
+        <v>7</v>
+      </c>
+      <c r="C1563" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1563" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1563" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1563" t="str">
+        <v>2025-11-07</v>
+      </c>
+      <c r="G1563" t="str">
+        <v>1:54:15 PM</v>
+      </c>
+      <c r="H1563" t="str">
+        <v>uploads/1762512855926.png</v>
+      </c>
+      <c r="I1563">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1564">
+      <c r="A1564" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1564" t="str">
+        <v>9</v>
+      </c>
+      <c r="C1564" t="str">
+        <v>Sunday</v>
+      </c>
+      <c r="D1564" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1564" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1564" t="str">
+        <v>2025-11-09</v>
+      </c>
+      <c r="G1564" t="str">
+        <v>4:44:15 PM</v>
+      </c>
+      <c r="H1564" t="str">
+        <v>uploads/1762695855068.png</v>
+      </c>
+      <c r="I1564">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1565">
+      <c r="A1565" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1565" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1565" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1565" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1565" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1565" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1565" t="str">
+        <v>8:14:22 AM</v>
+      </c>
+      <c r="H1565" t="str">
+        <v>uploads/1762751662695.png</v>
+      </c>
+      <c r="I1565">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1566">
+      <c r="A1566" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1566" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1566" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1566" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1566" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1566" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1566" t="str">
+        <v>8:53:57 AM</v>
+      </c>
+      <c r="H1566" t="str">
+        <v>uploads/1762754037549.png</v>
+      </c>
+      <c r="I1566">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1567">
+      <c r="A1567" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1567" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1567" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1567" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1567" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1567" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1567" t="str">
+        <v>8:57:33 AM</v>
+      </c>
+      <c r="H1567" t="str">
+        <v>uploads/1762754253871.png</v>
+      </c>
+      <c r="I1567">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1568">
+      <c r="A1568" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1568" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1568" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1568" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1568" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1568" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1568" t="str">
+        <v>9:19:35 AM</v>
+      </c>
+      <c r="H1568" t="str">
+        <v>uploads/1762755575961.png</v>
+      </c>
+      <c r="I1568">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1569">
+      <c r="A1569" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1569" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1569" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1569" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1569" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1569" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1569" t="str">
+        <v>10:00:58 AM</v>
+      </c>
+      <c r="H1569" t="str">
+        <v>uploads/1762758058332.png</v>
+      </c>
+      <c r="I1569">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1570">
+      <c r="A1570" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1570" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1570" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1570" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1570" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1570" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1570" t="str">
+        <v>10:42:54 AM</v>
+      </c>
+      <c r="H1570" t="str">
+        <v>uploads/1762760574316.png</v>
+      </c>
+      <c r="I1570">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1571">
+      <c r="A1571" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1571" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1571" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1571" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1571" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1571" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1571" t="str">
+        <v>10:48:10 AM</v>
+      </c>
+      <c r="H1571" t="str">
+        <v>uploads/1762760890780.png</v>
+      </c>
+      <c r="I1571">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1572">
+      <c r="A1572" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1572" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1572" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1572" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1572" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1572" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1572" t="str">
+        <v>10:48:45 AM</v>
+      </c>
+      <c r="H1572" t="str">
+        <v>uploads/1762760925310.png</v>
+      </c>
+      <c r="I1572">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1573">
+      <c r="A1573" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1573" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1573" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1573" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1573" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1573" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1573" t="str">
+        <v>10:50:15 AM</v>
+      </c>
+      <c r="H1573" t="str">
+        <v>uploads/1762761015252.png</v>
+      </c>
+      <c r="I1573">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1574">
+      <c r="A1574" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1574" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1574" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1574" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1574" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1574" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1574" t="str">
+        <v>10:51:52 AM</v>
+      </c>
+      <c r="H1574" t="str">
+        <v>uploads/1762761112993.png</v>
+      </c>
+      <c r="I1574">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1575">
+      <c r="A1575" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1575" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1575" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1575" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1575" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1575" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1575" t="str">
+        <v>11:08:02 AM</v>
+      </c>
+      <c r="H1575" t="str">
+        <v>uploads/1762762082589.png</v>
+      </c>
+      <c r="I1575">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1576">
+      <c r="A1576" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1576" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1576" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1576" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1576" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1576" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1576" t="str">
+        <v>11:08:21 AM</v>
+      </c>
+      <c r="H1576" t="str">
+        <v>uploads/1762762101665.png</v>
+      </c>
+      <c r="I1576">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1577">
+      <c r="A1577" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1577" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1577" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1577" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1577" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1577" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1577" t="str">
+        <v>12:16:15 PM</v>
+      </c>
+      <c r="H1577" t="str">
+        <v>uploads/1762766175941.png</v>
+      </c>
+      <c r="I1577">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1578">
+      <c r="A1578" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1578" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1578" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1578" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1578" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1578" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1578" t="str">
+        <v>12:23:36 PM</v>
+      </c>
+      <c r="H1578" t="str">
+        <v>uploads/1762766616099.png</v>
+      </c>
+      <c r="I1578">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1579">
+      <c r="A1579" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1579" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1579" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1579" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1579" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1579" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1579" t="str">
+        <v>12:28:35 PM</v>
+      </c>
+      <c r="H1579" t="str">
+        <v>uploads/1762766915512.png</v>
+      </c>
+      <c r="I1579">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1580">
+      <c r="A1580" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1580" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1580" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1580" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1580" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1580" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1580" t="str">
+        <v>12:36:43 PM</v>
+      </c>
+      <c r="H1580" t="str">
+        <v>uploads/1762767403243.png</v>
+      </c>
+      <c r="I1580">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1581">
+      <c r="A1581" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1581" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1581" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1581" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1581" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1581" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1581" t="str">
+        <v>12:40:15 PM</v>
+      </c>
+      <c r="H1581" t="str">
+        <v>uploads/1762767615999.png</v>
+      </c>
+      <c r="I1581">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1582">
+      <c r="A1582" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1582" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1582" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1582" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1582" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1582" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1582" t="str">
+        <v>12:53:32 PM</v>
+      </c>
+      <c r="H1582" t="str">
+        <v>uploads/1762768412711.png</v>
+      </c>
+      <c r="I1582">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1583">
+      <c r="A1583" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1583" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1583" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1583" t="str">
+        <v>Nambuya Rita</v>
+      </c>
+      <c r="E1583" t="str">
+        <v>nambuyarita2@gmail.com</v>
+      </c>
+      <c r="F1583" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1583" t="str">
+        <v>12:55:35 PM</v>
+      </c>
+      <c r="H1583" t="str">
+        <v>uploads/1762768535732.png</v>
+      </c>
+      <c r="I1583">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1584">
+      <c r="A1584" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1584" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1584" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1584" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1584" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1584" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1584" t="str">
+        <v>12:56:35 PM</v>
+      </c>
+      <c r="H1584" t="str">
+        <v>uploads/1762768595912.png</v>
+      </c>
+      <c r="I1584">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1585">
+      <c r="A1585" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1585" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1585" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1585" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1585" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1585" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1585" t="str">
+        <v>12:58:07 PM</v>
+      </c>
+      <c r="H1585" t="str">
+        <v>uploads/1762768687948.png</v>
+      </c>
+      <c r="I1585">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1586">
+      <c r="A1586" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1586" t="str">
+        <v>10</v>
+      </c>
+      <c r="C1586" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1586" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1586" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1586" t="str">
+        <v>2025-11-10</v>
+      </c>
+      <c r="G1586" t="str">
+        <v>4:40:15 PM</v>
+      </c>
+      <c r="H1586" t="str">
+        <v>uploads/1762782015409.png</v>
+      </c>
+      <c r="I1586">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1587">
+      <c r="A1587" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1587" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1587" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1587" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1587" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1587" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1587" t="str">
+        <v>7:18:07 AM</v>
+      </c>
+      <c r="H1587" t="str">
+        <v>uploads/1762834687355.png</v>
+      </c>
+      <c r="I1587">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1588">
+      <c r="A1588" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1588" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1588" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1588" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1588" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1588" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1588" t="str">
+        <v>7:19:35 AM</v>
+      </c>
+      <c r="H1588" t="str">
+        <v>uploads/1762834775883.png</v>
+      </c>
+      <c r="I1588">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1589">
+      <c r="A1589" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1589" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1589" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1589" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1589" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1589" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1589" t="str">
+        <v>7:50:00 AM</v>
+      </c>
+      <c r="H1589" t="str">
+        <v>uploads/1762836600595.png</v>
+      </c>
+      <c r="I1589">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1590">
+      <c r="A1590" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1590" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1590" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1590" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1590" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1590" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1590" t="str">
+        <v>8:03:19 AM</v>
+      </c>
+      <c r="H1590" t="str">
+        <v>uploads/1762837399172.png</v>
+      </c>
+      <c r="I1590">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1591">
+      <c r="A1591" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1591" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1591" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1591" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1591" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1591" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1591" t="str">
+        <v>8:04:31 AM</v>
+      </c>
+      <c r="H1591" t="str">
+        <v>uploads/1762837471538.png</v>
+      </c>
+      <c r="I1591">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1592">
+      <c r="A1592" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1592" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1592" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1592" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1592" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1592" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1592" t="str">
+        <v>8:31:58 AM</v>
+      </c>
+      <c r="H1592" t="str">
+        <v>uploads/1762839118688.png</v>
+      </c>
+      <c r="I1592">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1593">
+      <c r="A1593" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1593" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1593" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1593" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1593" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1593" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1593" t="str">
+        <v>8:39:19 AM</v>
+      </c>
+      <c r="H1593" t="str">
+        <v>uploads/1762839559399.png</v>
+      </c>
+      <c r="I1593">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="A1594" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1594" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1594" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1594" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1594" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1594" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1594" t="str">
+        <v>8:41:10 AM</v>
+      </c>
+      <c r="H1594" t="str">
+        <v>uploads/1762839670903.png</v>
+      </c>
+      <c r="I1594">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="A1595" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1595" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1595" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1595" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1595" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1595" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1595" t="str">
+        <v>8:41:40 AM</v>
+      </c>
+      <c r="H1595" t="str">
+        <v>uploads/1762839700141.png</v>
+      </c>
+      <c r="I1595">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="A1596" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1596" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1596" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1596" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1596" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1596" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1596" t="str">
+        <v>8:52:40 AM</v>
+      </c>
+      <c r="H1596" t="str">
+        <v>uploads/1762840360855.png</v>
+      </c>
+      <c r="I1596">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1597">
+      <c r="A1597" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1597" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1597" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1597" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1597" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1597" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1597" t="str">
+        <v>9:05:37 AM</v>
+      </c>
+      <c r="H1597" t="str">
+        <v>uploads/1762841137253.png</v>
+      </c>
+      <c r="I1597">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1598">
+      <c r="A1598" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1598" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1598" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1598" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1598" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1598" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1598" t="str">
+        <v>9:06:56 AM</v>
+      </c>
+      <c r="H1598" t="str">
+        <v>uploads/1762841216220.png</v>
+      </c>
+      <c r="I1598">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1599">
+      <c r="A1599" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1599" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1599" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1599" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1599" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1599" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1599" t="str">
+        <v>9:10:09 AM</v>
+      </c>
+      <c r="H1599" t="str">
+        <v>uploads/1762841409737.png</v>
+      </c>
+      <c r="I1599">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1600">
+      <c r="A1600" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1600" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1600" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1600" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1600" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1600" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1600" t="str">
+        <v>9:13:41 AM</v>
+      </c>
+      <c r="H1600" t="str">
+        <v>uploads/1762841621612.png</v>
+      </c>
+      <c r="I1600">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1601">
+      <c r="A1601" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1601" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1601" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1601" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1601" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1601" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1601" t="str">
+        <v>9:27:06 AM</v>
+      </c>
+      <c r="H1601" t="str">
+        <v>uploads/1762842426523.png</v>
+      </c>
+      <c r="I1601">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1602">
+      <c r="A1602" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1602" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1602" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1602" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1602" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1602" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1602" t="str">
+        <v>9:29:19 AM</v>
+      </c>
+      <c r="H1602" t="str">
+        <v>uploads/1762842559237.png</v>
+      </c>
+      <c r="I1602">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1603">
+      <c r="A1603" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1603" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1603" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1603" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1603" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1603" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1603" t="str">
+        <v>9:32:21 AM</v>
+      </c>
+      <c r="H1603" t="str">
+        <v>uploads/1762842741893.png</v>
+      </c>
+      <c r="I1603">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1604">
+      <c r="A1604" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1604" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1604" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1604" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1604" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1604" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1604" t="str">
+        <v>9:40:06 AM</v>
+      </c>
+      <c r="H1604" t="str">
+        <v>uploads/1762843206375.png</v>
+      </c>
+      <c r="I1604">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1605">
+      <c r="A1605" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1605" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1605" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1605" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1605" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1605" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1605" t="str">
+        <v>11:09:46 AM</v>
+      </c>
+      <c r="H1605" t="str">
+        <v>uploads/1762848586594.png</v>
+      </c>
+      <c r="I1605">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1606">
+      <c r="A1606" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1606" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1606" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1606" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1606" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1606" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1606" t="str">
+        <v>11:38:24 AM</v>
+      </c>
+      <c r="H1606" t="str">
+        <v>uploads/1762850304682.png</v>
+      </c>
+      <c r="I1606">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1607">
+      <c r="A1607" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1607" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1607" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1607" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1607" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1607" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1607" t="str">
+        <v>11:39:31 AM</v>
+      </c>
+      <c r="H1607" t="str">
+        <v>uploads/1762850371915.png</v>
+      </c>
+      <c r="I1607">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1608">
+      <c r="A1608" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1608" t="str">
+        <v>11</v>
+      </c>
+      <c r="C1608" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1608" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1608" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1608" t="str">
+        <v>2025-11-11</v>
+      </c>
+      <c r="G1608" t="str">
+        <v>3:54:37 PM</v>
+      </c>
+      <c r="H1608" t="str">
+        <v>uploads/1762865677301.png</v>
+      </c>
+      <c r="I1608">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1609">
+      <c r="A1609" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1609" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1609" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1609" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1609" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1609" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1609" t="str">
+        <v>6:58:01 AM</v>
+      </c>
+      <c r="H1609" t="str">
+        <v>uploads/1762919881524.png</v>
+      </c>
+      <c r="I1609">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1610">
+      <c r="A1610" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1610" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1610" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1610" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1610" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1610" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1610" t="str">
+        <v>7:24:06 AM</v>
+      </c>
+      <c r="H1610" t="str">
+        <v>uploads/1762921446602.png</v>
+      </c>
+      <c r="I1610">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1611">
+      <c r="A1611" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1611" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1611" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1611" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1611" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1611" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1611" t="str">
+        <v>7:52:39 AM</v>
+      </c>
+      <c r="H1611" t="str">
+        <v>uploads/1762923159802.png</v>
+      </c>
+      <c r="I1611">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1612">
+      <c r="A1612" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1612" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1612" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1612" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1612" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1612" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1612" t="str">
+        <v>7:53:10 AM</v>
+      </c>
+      <c r="H1612" t="str">
+        <v>uploads/1762923190624.png</v>
+      </c>
+      <c r="I1612">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1613">
+      <c r="A1613" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1613" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1613" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1613" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1613" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1613" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1613" t="str">
+        <v>7:53:28 AM</v>
+      </c>
+      <c r="H1613" t="str">
+        <v>uploads/1762923208208.png</v>
+      </c>
+      <c r="I1613">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1614">
+      <c r="A1614" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1614" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1614" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1614" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1614" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1614" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1614" t="str">
+        <v>7:54:21 AM</v>
+      </c>
+      <c r="H1614" t="str">
+        <v>uploads/1762923261447.png</v>
+      </c>
+      <c r="I1614">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1615">
+      <c r="A1615" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1615" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1615" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1615" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1615" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1615" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1615" t="str">
+        <v>7:57:15 AM</v>
+      </c>
+      <c r="H1615" t="str">
+        <v>uploads/1762923435252.png</v>
+      </c>
+      <c r="I1615">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1616">
+      <c r="A1616" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1616" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1616" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1616" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1616" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1616" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1616" t="str">
+        <v>7:57:45 AM</v>
+      </c>
+      <c r="H1616" t="str">
+        <v>uploads/1762923465856.png</v>
+      </c>
+      <c r="I1616">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1617">
+      <c r="A1617" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1617" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1617" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1617" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1617" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1617" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1617" t="str">
+        <v>8:26:14 AM</v>
+      </c>
+      <c r="H1617" t="str">
+        <v>uploads/1762925174446.png</v>
+      </c>
+      <c r="I1617">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1618">
+      <c r="A1618" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1618" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1618" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1618" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1618" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1618" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1618" t="str">
+        <v>8:29:04 AM</v>
+      </c>
+      <c r="H1618" t="str">
+        <v>uploads/1762925344713.png</v>
+      </c>
+      <c r="I1618">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1619">
+      <c r="A1619" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1619" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1619" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1619" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1619" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1619" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1619" t="str">
+        <v>9:23:19 AM</v>
+      </c>
+      <c r="H1619" t="str">
+        <v>uploads/1762928599695.png</v>
+      </c>
+      <c r="I1619">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1620">
+      <c r="A1620" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1620" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1620" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1620" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1620" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1620" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1620" t="str">
+        <v>9:23:54 AM</v>
+      </c>
+      <c r="H1620" t="str">
+        <v>uploads/1762928634794.png</v>
+      </c>
+      <c r="I1620">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1621">
+      <c r="A1621" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1621" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1621" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1621" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1621" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1621" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1621" t="str">
+        <v>9:27:40 AM</v>
+      </c>
+      <c r="H1621" t="str">
+        <v>uploads/1762928860485.png</v>
+      </c>
+      <c r="I1621">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1622">
+      <c r="A1622" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1622" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1622" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1622" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1622" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1622" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1622" t="str">
+        <v>10:38:20 AM</v>
+      </c>
+      <c r="H1622" t="str">
+        <v>uploads/1762933100843.png</v>
+      </c>
+      <c r="I1622">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1623">
+      <c r="A1623" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1623" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1623" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1623" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1623" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1623" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1623" t="str">
+        <v>10:50:07 AM</v>
+      </c>
+      <c r="H1623" t="str">
+        <v>uploads/1762933807456.png</v>
+      </c>
+      <c r="I1623">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1624">
+      <c r="A1624" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1624" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1624" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1624" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1624" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1624" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1624" t="str">
+        <v>11:46:02 AM</v>
+      </c>
+      <c r="H1624" t="str">
+        <v>uploads/1762937162911.png</v>
+      </c>
+      <c r="I1624">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1625">
+      <c r="A1625" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1625" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1625" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1625" t="str">
+        <v>Nambuya Rita</v>
+      </c>
+      <c r="E1625" t="str">
+        <v>nambuyarita2@gmail.com</v>
+      </c>
+      <c r="F1625" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1625" t="str">
+        <v>3:21:51 PM</v>
+      </c>
+      <c r="H1625" t="str">
+        <v>uploads/1762950111744.png</v>
+      </c>
+      <c r="I1625">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1626">
+      <c r="A1626" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1626" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1626" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1626" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1626" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1626" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1626" t="str">
+        <v>3:55:21 PM</v>
+      </c>
+      <c r="H1626" t="str">
+        <v>uploads/1762952121431.png</v>
+      </c>
+      <c r="I1626">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1627">
+      <c r="A1627" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1627" t="str">
+        <v>12</v>
+      </c>
+      <c r="C1627" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1627" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1627" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1627" t="str">
+        <v>2025-11-12</v>
+      </c>
+      <c r="G1627" t="str">
+        <v>5:09:01 PM</v>
+      </c>
+      <c r="H1627" t="str">
+        <v>uploads/1762956541290.png</v>
+      </c>
+      <c r="I1627">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1628">
+      <c r="A1628" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1628" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1628" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1628" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1628" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1628" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1628" t="str">
+        <v>7:00:14 AM</v>
+      </c>
+      <c r="H1628" t="str">
+        <v>uploads/1763006414301.png</v>
+      </c>
+      <c r="I1628">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1629">
+      <c r="A1629" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1629" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1629" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1629" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1629" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1629" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1629" t="str">
+        <v>8:08:15 AM</v>
+      </c>
+      <c r="H1629" t="str">
+        <v>uploads/1763010495377.png</v>
+      </c>
+      <c r="I1629">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1630">
+      <c r="A1630" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1630" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1630" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1630" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1630" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1630" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1630" t="str">
+        <v>8:08:34 AM</v>
+      </c>
+      <c r="H1630" t="str">
+        <v>uploads/1763010514354.png</v>
+      </c>
+      <c r="I1630">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1631">
+      <c r="A1631" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1631" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1631" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1631" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1631" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1631" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1631" t="str">
+        <v>8:08:53 AM</v>
+      </c>
+      <c r="H1631" t="str">
+        <v>uploads/1763010533312.png</v>
+      </c>
+      <c r="I1631">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1632">
+      <c r="A1632" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1632" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1632" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1632" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1632" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1632" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1632" t="str">
+        <v>8:23:08 AM</v>
+      </c>
+      <c r="H1632" t="str">
+        <v>uploads/1763011388549.png</v>
+      </c>
+      <c r="I1632">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1633">
+      <c r="A1633" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1633" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1633" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1633" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1633" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1633" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1633" t="str">
+        <v>8:23:44 AM</v>
+      </c>
+      <c r="H1633" t="str">
+        <v>uploads/1763011424448.png</v>
+      </c>
+      <c r="I1633">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1634">
+      <c r="A1634" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1634" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1634" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1634" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1634" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1634" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1634" t="str">
+        <v>8:51:11 AM</v>
+      </c>
+      <c r="H1634" t="str">
+        <v>uploads/1763013071951.png</v>
+      </c>
+      <c r="I1634">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1635">
+      <c r="A1635" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1635" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1635" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1635" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1635" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1635" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1635" t="str">
+        <v>8:51:53 AM</v>
+      </c>
+      <c r="H1635" t="str">
+        <v>uploads/1763013113182.png</v>
+      </c>
+      <c r="I1635">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1636">
+      <c r="A1636" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1636" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1636" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1636" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1636" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1636" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1636" t="str">
+        <v>8:53:40 AM</v>
+      </c>
+      <c r="H1636" t="str">
+        <v>uploads/1763013220299.png</v>
+      </c>
+      <c r="I1636">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1637">
+      <c r="A1637" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1637" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1637" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1637" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1637" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1637" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1637" t="str">
+        <v>8:54:21 AM</v>
+      </c>
+      <c r="H1637" t="str">
+        <v>uploads/1763013261784.png</v>
+      </c>
+      <c r="I1637">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1638">
+      <c r="A1638" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1638" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1638" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1638" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1638" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1638" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1638" t="str">
+        <v>8:56:01 AM</v>
+      </c>
+      <c r="H1638" t="str">
+        <v>uploads/1763013361185.png</v>
+      </c>
+      <c r="I1638">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1639">
+      <c r="A1639" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1639" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1639" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1639" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1639" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1639" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1639" t="str">
+        <v>9:14:46 AM</v>
+      </c>
+      <c r="H1639" t="str">
+        <v>uploads/1763014486052.png</v>
+      </c>
+      <c r="I1639">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1640">
+      <c r="A1640" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1640" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1640" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1640" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1640" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1640" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1640" t="str">
+        <v>9:17:01 AM</v>
+      </c>
+      <c r="H1640" t="str">
+        <v>uploads/1763014621959.png</v>
+      </c>
+      <c r="I1640">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1641">
+      <c r="A1641" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1641" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1641" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1641" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1641" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1641" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1641" t="str">
+        <v>9:18:02 AM</v>
+      </c>
+      <c r="H1641" t="str">
+        <v>uploads/1763014682396.png</v>
+      </c>
+      <c r="I1641">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1642">
+      <c r="A1642" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1642" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1642" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1642" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1642" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1642" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1642" t="str">
+        <v>9:21:37 AM</v>
+      </c>
+      <c r="H1642" t="str">
+        <v>uploads/1763014897652.png</v>
+      </c>
+      <c r="I1642">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1643">
+      <c r="A1643" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1643" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1643" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1643" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1643" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1643" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1643" t="str">
+        <v>10:12:21 AM</v>
+      </c>
+      <c r="H1643" t="str">
+        <v>uploads/1763017941738.png</v>
+      </c>
+      <c r="I1643">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1644">
+      <c r="A1644" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1644" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1644" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1644" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1644" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1644" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1644" t="str">
+        <v>11:11:05 AM</v>
+      </c>
+      <c r="H1644" t="str">
+        <v>uploads/1763021465663.png</v>
+      </c>
+      <c r="I1644">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1645">
+      <c r="A1645" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1645" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1645" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1645" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1645" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1645" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1645" t="str">
+        <v>11:14:23 AM</v>
+      </c>
+      <c r="H1645" t="str">
+        <v>uploads/1763021663205.png</v>
+      </c>
+      <c r="I1645">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="A1646" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1646" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1646" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1646" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1646" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1646" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1646" t="str">
+        <v>11:49:41 AM</v>
+      </c>
+      <c r="H1646" t="str">
+        <v>uploads/1763023781796.png</v>
+      </c>
+      <c r="I1646">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1647">
+      <c r="A1647" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1647" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1647" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1647" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1647" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1647" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1647" t="str">
+        <v>12:26:01 PM</v>
+      </c>
+      <c r="H1647" t="str">
+        <v>uploads/1763025961892.png</v>
+      </c>
+      <c r="I1647">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1648">
+      <c r="A1648" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1648" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1648" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1648" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1648" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1648" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1648" t="str">
+        <v>2:43:40 PM</v>
+      </c>
+      <c r="H1648" t="str">
+        <v>uploads/1763034220739.png</v>
+      </c>
+      <c r="I1648">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1649">
+      <c r="A1649" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1649" t="str">
+        <v>13</v>
+      </c>
+      <c r="C1649" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1649" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1649" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1649" t="str">
+        <v>2025-11-13</v>
+      </c>
+      <c r="G1649" t="str">
+        <v>3:59:04 PM</v>
+      </c>
+      <c r="H1649" t="str">
+        <v>uploads/1763038744824.png</v>
+      </c>
+      <c r="I1649">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1650">
+      <c r="A1650" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1650" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1650" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1650" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1650" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1650" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1650" t="str">
+        <v>7:01:55 AM</v>
+      </c>
+      <c r="H1650" t="str">
+        <v>uploads/1763092915418.png</v>
+      </c>
+      <c r="I1650">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1651">
+      <c r="A1651" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1651" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1651" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1651" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1651" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1651" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1651" t="str">
+        <v>8:23:19 AM</v>
+      </c>
+      <c r="H1651" t="str">
+        <v>uploads/1763097799958.png</v>
+      </c>
+      <c r="I1651">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1652">
+      <c r="A1652" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1652" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1652" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1652" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1652" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1652" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1652" t="str">
+        <v>8:23:44 AM</v>
+      </c>
+      <c r="H1652" t="str">
+        <v>uploads/1763097824905.png</v>
+      </c>
+      <c r="I1652">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1653">
+      <c r="A1653" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1653" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1653" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1653" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1653" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1653" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1653" t="str">
+        <v>8:46:34 AM</v>
+      </c>
+      <c r="H1653" t="str">
+        <v>uploads/1763099194199.png</v>
+      </c>
+      <c r="I1653">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1654">
+      <c r="A1654" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1654" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1654" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1654" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1654" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1654" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1654" t="str">
+        <v>8:47:12 AM</v>
+      </c>
+      <c r="H1654" t="str">
+        <v>uploads/1763099232760.png</v>
+      </c>
+      <c r="I1654">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1655">
+      <c r="A1655" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1655" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1655" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1655" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1655" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1655" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1655" t="str">
+        <v>8:52:58 AM</v>
+      </c>
+      <c r="H1655" t="str">
+        <v>uploads/1763099578710.png</v>
+      </c>
+      <c r="I1655">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1656">
+      <c r="A1656" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1656" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1656" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1656" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1656" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1656" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1656" t="str">
+        <v>9:10:19 AM</v>
+      </c>
+      <c r="H1656" t="str">
+        <v>uploads/1763100619666.png</v>
+      </c>
+      <c r="I1656">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1657">
+      <c r="A1657" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1657" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1657" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1657" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1657" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1657" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1657" t="str">
+        <v>9:10:34 AM</v>
+      </c>
+      <c r="H1657" t="str">
+        <v>uploads/1763100634000.png</v>
+      </c>
+      <c r="I1657">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1658">
+      <c r="A1658" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1658" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1658" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1658" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1658" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1658" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1658" t="str">
+        <v>9:14:45 AM</v>
+      </c>
+      <c r="H1658" t="str">
+        <v>uploads/1763100885702.png</v>
+      </c>
+      <c r="I1658">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1659">
+      <c r="A1659" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1659" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1659" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1659" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1659" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1659" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1659" t="str">
+        <v>9:16:01 AM</v>
+      </c>
+      <c r="H1659" t="str">
+        <v>uploads/1763100961631.png</v>
+      </c>
+      <c r="I1659">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1660">
+      <c r="A1660" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1660" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1660" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1660" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1660" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1660" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1660" t="str">
+        <v>9:18:39 AM</v>
+      </c>
+      <c r="H1660" t="str">
+        <v>uploads/1763101119407.png</v>
+      </c>
+      <c r="I1660">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1661">
+      <c r="A1661" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1661" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1661" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1661" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1661" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1661" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1661" t="str">
+        <v>9:22:21 AM</v>
+      </c>
+      <c r="H1661" t="str">
+        <v>uploads/1763101341145.png</v>
+      </c>
+      <c r="I1661">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="A1662" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1662" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1662" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1662" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1662" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1662" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1662" t="str">
+        <v>9:29:36 AM</v>
+      </c>
+      <c r="H1662" t="str">
+        <v>uploads/1763101776063.png</v>
+      </c>
+      <c r="I1662">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1663">
+      <c r="A1663" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1663" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1663" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1663" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1663" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1663" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1663" t="str">
+        <v>9:35:40 AM</v>
+      </c>
+      <c r="H1663" t="str">
+        <v>uploads/1763102140650.png</v>
+      </c>
+      <c r="I1663">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1664">
+      <c r="A1664" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1664" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1664" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1664" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1664" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1664" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1664" t="str">
+        <v>9:37:44 AM</v>
+      </c>
+      <c r="H1664" t="str">
+        <v>uploads/1763102264568.png</v>
+      </c>
+      <c r="I1664">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1665">
+      <c r="A1665" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1665" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1665" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1665" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1665" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1665" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1665" t="str">
+        <v>9:39:04 AM</v>
+      </c>
+      <c r="H1665" t="str">
+        <v>uploads/1763102344322.png</v>
+      </c>
+      <c r="I1665">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1666">
+      <c r="A1666" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1666" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1666" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1666" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1666" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1666" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1666" t="str">
+        <v>9:59:28 AM</v>
+      </c>
+      <c r="H1666" t="str">
+        <v>uploads/1763103568029.png</v>
+      </c>
+      <c r="I1666">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1667">
+      <c r="A1667" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1667" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1667" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1667" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1667" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1667" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1667" t="str">
+        <v>10:35:05 AM</v>
+      </c>
+      <c r="H1667" t="str">
+        <v>uploads/1763105705254.png</v>
+      </c>
+      <c r="I1667">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1668">
+      <c r="A1668" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1668" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1668" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1668" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1668" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1668" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1668" t="str">
+        <v>2:02:13 PM</v>
+      </c>
+      <c r="H1668" t="str">
+        <v>uploads/1763118133692.png</v>
+      </c>
+      <c r="I1668">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1669" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1669" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1669" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1669" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1669" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1669" t="str">
+        <v>2:11:21 PM</v>
+      </c>
+      <c r="H1669" t="str">
+        <v>uploads/1763118681921.png</v>
+      </c>
+      <c r="I1669">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1670" t="str">
+        <v>14</v>
+      </c>
+      <c r="C1670" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1670" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1670" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1670" t="str">
+        <v>2025-11-14</v>
+      </c>
+      <c r="G1670" t="str">
+        <v>3:16:45 PM</v>
+      </c>
+      <c r="H1670" t="str">
+        <v>uploads/1763122605852.png</v>
+      </c>
+      <c r="I1670">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1671" t="str">
+        <v>15</v>
+      </c>
+      <c r="C1671" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1671" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1671" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1671" t="str">
+        <v>2025-11-15</v>
+      </c>
+      <c r="G1671" t="str">
+        <v>4:22:04 PM</v>
+      </c>
+      <c r="H1671" t="str">
+        <v>uploads/1763212924162.png</v>
+      </c>
+      <c r="I1671">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1672" t="str">
+        <v>16</v>
+      </c>
+      <c r="C1672" t="str">
+        <v>Sunday</v>
+      </c>
+      <c r="D1672" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1672" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1672" t="str">
+        <v>2025-11-16</v>
+      </c>
+      <c r="G1672" t="str">
+        <v>2:47:06 PM</v>
+      </c>
+      <c r="H1672" t="str">
+        <v>uploads/1763293626726.png</v>
+      </c>
+      <c r="I1672">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1673" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1673" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1673" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1673" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1673" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1673" t="str">
+        <v>7:04:59 AM</v>
+      </c>
+      <c r="H1673" t="str">
+        <v>uploads/1763352299053.png</v>
+      </c>
+      <c r="I1673">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1674" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1674" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1674" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1674" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1674" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1674" t="str">
+        <v>8:11:06 AM</v>
+      </c>
+      <c r="H1674" t="str">
+        <v>uploads/1763356266514.png</v>
+      </c>
+      <c r="I1674">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1675" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1675" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1675" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1675" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1675" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1675" t="str">
+        <v>8:11:44 AM</v>
+      </c>
+      <c r="H1675" t="str">
+        <v>uploads/1763356304853.png</v>
+      </c>
+      <c r="I1675">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1676" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1676" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1676" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1676" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1676" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1676" t="str">
+        <v>8:12:54 AM</v>
+      </c>
+      <c r="H1676" t="str">
+        <v>uploads/1763356374287.png</v>
+      </c>
+      <c r="I1676">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1677" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1677" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1677" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1677" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1677" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1677" t="str">
+        <v>8:14:16 AM</v>
+      </c>
+      <c r="H1677" t="str">
+        <v>uploads/1763356456724.png</v>
+      </c>
+      <c r="I1677">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1678" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1678" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1678" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1678" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1678" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1678" t="str">
+        <v>8:17:05 AM</v>
+      </c>
+      <c r="H1678" t="str">
+        <v>uploads/1763356625081.png</v>
+      </c>
+      <c r="I1678">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1679" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1679" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1679" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1679" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1679" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1679" t="str">
+        <v>9:08:18 AM</v>
+      </c>
+      <c r="H1679" t="str">
+        <v>uploads/1763359698480.png</v>
+      </c>
+      <c r="I1679">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1680" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1680" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1680" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1680" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1680" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1680" t="str">
+        <v>9:09:12 AM</v>
+      </c>
+      <c r="H1680" t="str">
+        <v>uploads/1763359752445.png</v>
+      </c>
+      <c r="I1680">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1681" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1681" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1681" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1681" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1681" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1681" t="str">
+        <v>9:10:53 AM</v>
+      </c>
+      <c r="H1681" t="str">
+        <v>uploads/1763359853548.png</v>
+      </c>
+      <c r="I1681">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1682" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1682" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1682" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1682" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1682" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1682" t="str">
+        <v>9:11:13 AM</v>
+      </c>
+      <c r="H1682" t="str">
+        <v>uploads/1763359873551.png</v>
+      </c>
+      <c r="I1682">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1683" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1683" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1683" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1683" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1683" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1683" t="str">
+        <v>9:29:02 AM</v>
+      </c>
+      <c r="H1683" t="str">
+        <v>uploads/1763360942523.png</v>
+      </c>
+      <c r="I1683">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1684" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1684" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1684" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1684" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1684" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1684" t="str">
+        <v>10:34:45 AM</v>
+      </c>
+      <c r="H1684" t="str">
+        <v>uploads/1763364885635.png</v>
+      </c>
+      <c r="I1684">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1685" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1685" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1685" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1685" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1685" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1685" t="str">
+        <v>10:37:54 AM</v>
+      </c>
+      <c r="H1685" t="str">
+        <v>uploads/1763365074511.png</v>
+      </c>
+      <c r="I1685">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1686" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1686" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1686" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1686" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1686" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1686" t="str">
+        <v>10:59:19 AM</v>
+      </c>
+      <c r="H1686" t="str">
+        <v>uploads/1763366359142.png</v>
+      </c>
+      <c r="I1686">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1687" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1687" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1687" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1687" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1687" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1687" t="str">
+        <v>10:59:37 AM</v>
+      </c>
+      <c r="H1687" t="str">
+        <v>uploads/1763366377852.png</v>
+      </c>
+      <c r="I1687">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1688" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1688" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1688" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1688" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1688" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1688" t="str">
+        <v>11:01:07 AM</v>
+      </c>
+      <c r="H1688" t="str">
+        <v>uploads/1763366467164.png</v>
+      </c>
+      <c r="I1688">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1689" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1689" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1689" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1689" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1689" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1689" t="str">
+        <v>11:08:19 AM</v>
+      </c>
+      <c r="H1689" t="str">
+        <v>uploads/1763366899974.png</v>
+      </c>
+      <c r="I1689">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1690" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1690" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1690" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1690" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1690" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1690" t="str">
+        <v>12:10:25 PM</v>
+      </c>
+      <c r="H1690" t="str">
+        <v>uploads/1763370625963.png</v>
+      </c>
+      <c r="I1690">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1691" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1691" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1691" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1691" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1691" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1691" t="str">
+        <v>1:08:53 PM</v>
+      </c>
+      <c r="H1691" t="str">
+        <v>uploads/1763374133377.png</v>
+      </c>
+      <c r="I1691">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1692" t="str">
+        <v>17</v>
+      </c>
+      <c r="C1692" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1692" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1692" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1692" t="str">
+        <v>2025-11-17</v>
+      </c>
+      <c r="G1692" t="str">
+        <v>2:12:05 PM</v>
+      </c>
+      <c r="H1692" t="str">
+        <v>uploads/1763377925921.png</v>
+      </c>
+      <c r="I1692">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1693" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1693" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1693" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1693" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1693" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1693" t="str">
+        <v>7:31:22 AM</v>
+      </c>
+      <c r="H1693" t="str">
+        <v>uploads/1763440282329.png</v>
+      </c>
+      <c r="I1693">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1694" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1694" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1694" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1694" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1694" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1694" t="str">
+        <v>8:04:46 AM</v>
+      </c>
+      <c r="H1694" t="str">
+        <v>uploads/1763442286959.png</v>
+      </c>
+      <c r="I1694">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1695" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1695" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1695" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1695" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1695" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1695" t="str">
+        <v>8:05:14 AM</v>
+      </c>
+      <c r="H1695" t="str">
+        <v>uploads/1763442314650.png</v>
+      </c>
+      <c r="I1695">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1696" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1696" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1696" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1696" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1696" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1696" t="str">
+        <v>8:09:04 AM</v>
+      </c>
+      <c r="H1696" t="str">
+        <v>uploads/1763442544958.png</v>
+      </c>
+      <c r="I1696">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1697" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1697" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1697" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1697" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1697" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1697" t="str">
+        <v>8:26:58 AM</v>
+      </c>
+      <c r="H1697" t="str">
+        <v>uploads/1763443618261.png</v>
+      </c>
+      <c r="I1697">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1698" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1698" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1698" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1698" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1698" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1698" t="str">
+        <v>8:27:29 AM</v>
+      </c>
+      <c r="H1698" t="str">
+        <v>uploads/1763443649118.png</v>
+      </c>
+      <c r="I1698">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1699" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1699" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1699" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1699" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1699" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1699" t="str">
+        <v>9:53:51 AM</v>
+      </c>
+      <c r="H1699" t="str">
+        <v>uploads/1763448831516.png</v>
+      </c>
+      <c r="I1699">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1700" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1700" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1700" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1700" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1700" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1700" t="str">
+        <v>9:55:32 AM</v>
+      </c>
+      <c r="H1700" t="str">
+        <v>uploads/1763448932520.png</v>
+      </c>
+      <c r="I1700">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1701" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1701" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1701" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1701" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1701" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1701" t="str">
+        <v>10:04:46 AM</v>
+      </c>
+      <c r="H1701" t="str">
+        <v>uploads/1763449486850.png</v>
+      </c>
+      <c r="I1701">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1702" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1702" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1702" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1702" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1702" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1702" t="str">
+        <v>10:06:31 AM</v>
+      </c>
+      <c r="H1702" t="str">
+        <v>uploads/1763449591134.png</v>
+      </c>
+      <c r="I1702">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1703" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1703" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1703" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1703" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1703" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1703" t="str">
+        <v>10:14:51 AM</v>
+      </c>
+      <c r="H1703" t="str">
+        <v>uploads/1763450091601.png</v>
+      </c>
+      <c r="I1703">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1704" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1704" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1704" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1704" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1704" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1704" t="str">
+        <v>10:15:35 AM</v>
+      </c>
+      <c r="H1704" t="str">
+        <v>uploads/1763450135460.png</v>
+      </c>
+      <c r="I1704">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1705" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1705" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1705" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1705" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1705" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1705" t="str">
+        <v>10:43:00 AM</v>
+      </c>
+      <c r="H1705" t="str">
+        <v>uploads/1763451780052.png</v>
+      </c>
+      <c r="I1705">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1706" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1706" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1706" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1706" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1706" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1706" t="str">
+        <v>11:11:12 AM</v>
+      </c>
+      <c r="H1706" t="str">
+        <v>uploads/1763453472855.png</v>
+      </c>
+      <c r="I1706">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1707" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1707" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1707" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1707" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1707" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1707" t="str">
+        <v>1:23:20 PM</v>
+      </c>
+      <c r="H1707" t="str">
+        <v>uploads/1763461400163.png</v>
+      </c>
+      <c r="I1707">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1708" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1708" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1708" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1708" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1708" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1708" t="str">
+        <v>5:14:35 PM</v>
+      </c>
+      <c r="H1708" t="str">
+        <v>uploads/1763475275070.png</v>
+      </c>
+      <c r="I1708">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1709" t="str">
+        <v>18</v>
+      </c>
+      <c r="C1709" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1709" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1709" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1709" t="str">
+        <v>2025-11-18</v>
+      </c>
+      <c r="G1709" t="str">
+        <v>5:50:25 PM</v>
+      </c>
+      <c r="H1709" t="str">
+        <v>uploads/1763477425660.png</v>
+      </c>
+      <c r="I1709">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1710" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1710" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1710" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1710" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1710" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1710" t="str">
+        <v>7:06:45 AM</v>
+      </c>
+      <c r="H1710" t="str">
+        <v>uploads/1763525205195.png</v>
+      </c>
+      <c r="I1710">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1711" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1711" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1711" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1711" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1711" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1711" t="str">
+        <v>8:36:20 AM</v>
+      </c>
+      <c r="H1711" t="str">
+        <v>uploads/1763530580877.png</v>
+      </c>
+      <c r="I1711">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1712" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1712" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1712" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1712" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1712" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1712" t="str">
+        <v>8:36:39 AM</v>
+      </c>
+      <c r="H1712" t="str">
+        <v>uploads/1763530599374.png</v>
+      </c>
+      <c r="I1712">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1713" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1713" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1713" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1713" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1713" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1713" t="str">
+        <v>8:37:36 AM</v>
+      </c>
+      <c r="H1713" t="str">
+        <v>uploads/1763530656299.png</v>
+      </c>
+      <c r="I1713">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1714" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1714" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1714" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1714" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1714" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1714" t="str">
+        <v>9:22:30 AM</v>
+      </c>
+      <c r="H1714" t="str">
+        <v>uploads/1763533350449.png</v>
+      </c>
+      <c r="I1714">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1715" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1715" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1715" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1715" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1715" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1715" t="str">
+        <v>9:23:26 AM</v>
+      </c>
+      <c r="H1715" t="str">
+        <v>uploads/1763533406183.png</v>
+      </c>
+      <c r="I1715">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1716" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1716" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1716" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1716" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1716" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1716" t="str">
+        <v>9:40:34 AM</v>
+      </c>
+      <c r="H1716" t="str">
+        <v>uploads/1763534434628.png</v>
+      </c>
+      <c r="I1716">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1717" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1717" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1717" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1717" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1717" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1717" t="str">
+        <v>10:10:48 AM</v>
+      </c>
+      <c r="H1717" t="str">
+        <v>uploads/1763536248725.png</v>
+      </c>
+      <c r="I1717">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1718" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1718" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1718" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1718" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1718" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1718" t="str">
+        <v>10:11:18 AM</v>
+      </c>
+      <c r="H1718" t="str">
+        <v>uploads/1763536278857.png</v>
+      </c>
+      <c r="I1718">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1719" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1719" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1719" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1719" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1719" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1719" t="str">
+        <v>10:14:00 AM</v>
+      </c>
+      <c r="H1719" t="str">
+        <v>uploads/1763536440940.png</v>
+      </c>
+      <c r="I1719">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1720" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1720" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1720" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1720" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1720" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1720" t="str">
+        <v>11:16:56 AM</v>
+      </c>
+      <c r="H1720" t="str">
+        <v>uploads/1763540216734.png</v>
+      </c>
+      <c r="I1720">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1721" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1721" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1721" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1721" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1721" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1721" t="str">
+        <v>11:19:59 AM</v>
+      </c>
+      <c r="H1721" t="str">
+        <v>uploads/1763540399429.png</v>
+      </c>
+      <c r="I1721">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1722" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1722" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1722" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1722" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1722" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1722" t="str">
+        <v>11:21:15 AM</v>
+      </c>
+      <c r="H1722" t="str">
+        <v>uploads/1763540475755.png</v>
+      </c>
+      <c r="I1722">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1723" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1723" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1723" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1723" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1723" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1723" t="str">
+        <v>11:26:33 AM</v>
+      </c>
+      <c r="H1723" t="str">
+        <v>uploads/1763540793877.png</v>
+      </c>
+      <c r="I1723">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1724" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1724" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1724" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1724" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1724" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1724" t="str">
+        <v>11:27:48 AM</v>
+      </c>
+      <c r="H1724" t="str">
+        <v>uploads/1763540868281.png</v>
+      </c>
+      <c r="I1724">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1725" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1725" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1725" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1725" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1725" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1725" t="str">
+        <v>12:18:41 PM</v>
+      </c>
+      <c r="H1725" t="str">
+        <v>uploads/1763543921396.png</v>
+      </c>
+      <c r="I1725">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1726" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1726" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1726" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1726" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1726" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1726" t="str">
+        <v>12:57:08 PM</v>
+      </c>
+      <c r="H1726" t="str">
+        <v>uploads/1763546228705.png</v>
+      </c>
+      <c r="I1726">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1727" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1727" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1727" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1727" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1727" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1727" t="str">
+        <v>12:57:49 PM</v>
+      </c>
+      <c r="H1727" t="str">
+        <v>uploads/1763546269236.png</v>
+      </c>
+      <c r="I1727">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1728" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1728" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1728" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1728" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1728" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1728" t="str">
+        <v>1:06:44 PM</v>
+      </c>
+      <c r="H1728" t="str">
+        <v>uploads/1763546804195.png</v>
+      </c>
+      <c r="I1728">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1729" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1729" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1729" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1729" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1729" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1729" t="str">
+        <v>1:57:52 PM</v>
+      </c>
+      <c r="H1729" t="str">
+        <v>uploads/1763549872922.png</v>
+      </c>
+      <c r="I1729">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1730" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1730" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1730" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1730" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1730" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1730" t="str">
+        <v>3:14:38 PM</v>
+      </c>
+      <c r="H1730" t="str">
+        <v>uploads/1763554478550.png</v>
+      </c>
+      <c r="I1730">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1731" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1731" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1731" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1731" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1731" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1731" t="str">
+        <v>3:59:51 PM</v>
+      </c>
+      <c r="H1731" t="str">
+        <v>uploads/1763557191469.png</v>
+      </c>
+      <c r="I1731">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1732" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1732" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1732" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1732" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1732" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1732" t="str">
+        <v>4:37:17 PM</v>
+      </c>
+      <c r="H1732" t="str">
+        <v>uploads/1763559437348.png</v>
+      </c>
+      <c r="I1732">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1733" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1733" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1733" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1733" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1733" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1733" t="str">
+        <v>5:11:04 PM</v>
+      </c>
+      <c r="H1733" t="str">
+        <v>uploads/1763561464917.png</v>
+      </c>
+      <c r="I1733">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1734" t="str">
+        <v>19</v>
+      </c>
+      <c r="C1734" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1734" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1734" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1734" t="str">
+        <v>2025-11-19</v>
+      </c>
+      <c r="G1734" t="str">
+        <v>9:12:24 PM</v>
+      </c>
+      <c r="H1734" t="str">
+        <v>uploads/1763575944171.png</v>
+      </c>
+      <c r="I1734">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1735" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1735" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1735" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1735" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1735" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1735" t="str">
+        <v>6:49:15 AM</v>
+      </c>
+      <c r="H1735" t="str">
+        <v>uploads/1763610555420.png</v>
+      </c>
+      <c r="I1735">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1736" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1736" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1736" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1736" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1736" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1736" t="str">
+        <v>8:15:45 AM</v>
+      </c>
+      <c r="H1736" t="str">
+        <v>uploads/1763615745913.png</v>
+      </c>
+      <c r="I1736">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1737" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1737" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1737" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1737" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1737" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1737" t="str">
+        <v>8:21:18 AM</v>
+      </c>
+      <c r="H1737" t="str">
+        <v>uploads/1763616078135.png</v>
+      </c>
+      <c r="I1737">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1738" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1738" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1738" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1738" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1738" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1738" t="str">
+        <v>8:21:51 AM</v>
+      </c>
+      <c r="H1738" t="str">
+        <v>uploads/1763616111275.png</v>
+      </c>
+      <c r="I1738">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1739" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1739" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1739" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1739" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1739" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1739" t="str">
+        <v>8:24:46 AM</v>
+      </c>
+      <c r="H1739" t="str">
+        <v>uploads/1763616286517.png</v>
+      </c>
+      <c r="I1739">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1740" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1740" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1740" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1740" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1740" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1740" t="str">
+        <v>8:26:33 AM</v>
+      </c>
+      <c r="H1740" t="str">
+        <v>uploads/1763616393918.png</v>
+      </c>
+      <c r="I1740">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1741" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1741" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1741" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1741" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1741" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1741" t="str">
+        <v>8:27:43 AM</v>
+      </c>
+      <c r="H1741" t="str">
+        <v>uploads/1763616463332.png</v>
+      </c>
+      <c r="I1741">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1742" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1742" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1742" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1742" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1742" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1742" t="str">
+        <v>8:44:23 AM</v>
+      </c>
+      <c r="H1742" t="str">
+        <v>uploads/1763617463876.png</v>
+      </c>
+      <c r="I1742">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1743" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1743" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1743" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1743" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1743" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1743" t="str">
+        <v>8:53:55 AM</v>
+      </c>
+      <c r="H1743" t="str">
+        <v>uploads/1763618035412.png</v>
+      </c>
+      <c r="I1743">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1744" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1744" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1744" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1744" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1744" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1744" t="str">
+        <v>9:38:33 AM</v>
+      </c>
+      <c r="H1744" t="str">
+        <v>uploads/1763620713126.png</v>
+      </c>
+      <c r="I1744">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1745" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1745" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1745" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1745" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1745" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1745" t="str">
+        <v>9:54:16 AM</v>
+      </c>
+      <c r="H1745" t="str">
+        <v>uploads/1763621656284.png</v>
+      </c>
+      <c r="I1745">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1746" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1746" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1746" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1746" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1746" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1746" t="str">
+        <v>9:56:22 AM</v>
+      </c>
+      <c r="H1746" t="str">
+        <v>uploads/1763621782125.png</v>
+      </c>
+      <c r="I1746">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1747" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1747" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1747" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1747" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1747" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1747" t="str">
+        <v>9:57:42 AM</v>
+      </c>
+      <c r="H1747" t="str">
+        <v>uploads/1763621862347.png</v>
+      </c>
+      <c r="I1747">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1748" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1748" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1748" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1748" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1748" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1748" t="str">
+        <v>9:59:17 AM</v>
+      </c>
+      <c r="H1748" t="str">
+        <v>uploads/1763621957649.png</v>
+      </c>
+      <c r="I1748">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1749" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1749" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1749" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1749" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1749" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1749" t="str">
+        <v>9:59:53 AM</v>
+      </c>
+      <c r="H1749" t="str">
+        <v>uploads/1763621993446.png</v>
+      </c>
+      <c r="I1749">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1750" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1750" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1750" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1750" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1750" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1750" t="str">
+        <v>10:04:38 AM</v>
+      </c>
+      <c r="H1750" t="str">
+        <v>uploads/1763622278782.png</v>
+      </c>
+      <c r="I1750">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1751" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1751" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1751" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1751" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1751" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1751" t="str">
+        <v>10:24:12 AM</v>
+      </c>
+      <c r="H1751" t="str">
+        <v>uploads/1763623452620.png</v>
+      </c>
+      <c r="I1751">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1752" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1752" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1752" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1752" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1752" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1752" t="str">
+        <v>12:16:03 PM</v>
+      </c>
+      <c r="H1752" t="str">
+        <v>uploads/1763630163370.png</v>
+      </c>
+      <c r="I1752">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1753" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1753" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1753" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1753" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1753" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1753" t="str">
+        <v>12:21:00 PM</v>
+      </c>
+      <c r="H1753" t="str">
+        <v>uploads/1763630460040.png</v>
+      </c>
+      <c r="I1753">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1754" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1754" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1754" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1754" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1754" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1754" t="str">
+        <v>1:05:11 PM</v>
+      </c>
+      <c r="H1754" t="str">
+        <v>uploads/1763633111104.png</v>
+      </c>
+      <c r="I1754">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1755" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1755" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1755" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1755" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1755" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1755" t="str">
+        <v>1:12:25 PM</v>
+      </c>
+      <c r="H1755" t="str">
+        <v>uploads/1763633545164.png</v>
+      </c>
+      <c r="I1755">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1756" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1756" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1756" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1756" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1756" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1756" t="str">
+        <v>1:50:35 PM</v>
+      </c>
+      <c r="H1756" t="str">
+        <v>uploads/1763635835935.png</v>
+      </c>
+      <c r="I1756">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1757" t="str">
+        <v>20</v>
+      </c>
+      <c r="C1757" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1757" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1757" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1757" t="str">
+        <v>2025-11-20</v>
+      </c>
+      <c r="G1757" t="str">
+        <v>6:41:06 PM</v>
+      </c>
+      <c r="H1757" t="str">
+        <v>uploads/1763653266171.png</v>
+      </c>
+      <c r="I1757">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1758" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1758" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1758" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1758" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1758" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1758" t="str">
+        <v>7:03:47 AM</v>
+      </c>
+      <c r="H1758" t="str">
+        <v>uploads/1763697827570.png</v>
+      </c>
+      <c r="I1758">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1759" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1759" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1759" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1759" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1759" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1759" t="str">
+        <v>7:37:21 AM</v>
+      </c>
+      <c r="H1759" t="str">
+        <v>uploads/1763699841732.png</v>
+      </c>
+      <c r="I1759">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1760" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1760" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1760" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1760" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1760" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1760" t="str">
+        <v>8:20:53 AM</v>
+      </c>
+      <c r="H1760" t="str">
+        <v>uploads/1763702453019.png</v>
+      </c>
+      <c r="I1760">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1761" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1761" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1761" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1761" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1761" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1761" t="str">
+        <v>8:22:20 AM</v>
+      </c>
+      <c r="H1761" t="str">
+        <v>uploads/1763702540860.png</v>
+      </c>
+      <c r="I1761">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1762" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1762" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1762" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1762" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1762" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1762" t="str">
+        <v>8:29:57 AM</v>
+      </c>
+      <c r="H1762" t="str">
+        <v>uploads/1763702997386.png</v>
+      </c>
+      <c r="I1762">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1763" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1763" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1763" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1763" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1763" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1763" t="str">
+        <v>8:48:19 AM</v>
+      </c>
+      <c r="H1763" t="str">
+        <v>uploads/1763704099928.png</v>
+      </c>
+      <c r="I1763">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1764" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1764" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1764" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1764" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1764" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1764" t="str">
+        <v>8:56:23 AM</v>
+      </c>
+      <c r="H1764" t="str">
+        <v>uploads/1763704583924.png</v>
+      </c>
+      <c r="I1764">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1765" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1765" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1765" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1765" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1765" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1765" t="str">
+        <v>9:15:25 AM</v>
+      </c>
+      <c r="H1765" t="str">
+        <v>uploads/1763705725755.png</v>
+      </c>
+      <c r="I1765">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1766" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1766" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1766" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1766" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1766" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1766" t="str">
+        <v>9:15:43 AM</v>
+      </c>
+      <c r="H1766" t="str">
+        <v>uploads/1763705743498.png</v>
+      </c>
+      <c r="I1766">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1767" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1767" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1767" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1767" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1767" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1767" t="str">
+        <v>9:18:03 AM</v>
+      </c>
+      <c r="H1767" t="str">
+        <v>uploads/1763705883507.png</v>
+      </c>
+      <c r="I1767">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1768" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1768" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1768" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1768" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1768" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1768" t="str">
+        <v>10:26:16 AM</v>
+      </c>
+      <c r="H1768" t="str">
+        <v>uploads/1763709976425.png</v>
+      </c>
+      <c r="I1768">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1769" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1769" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1769" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1769" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1769" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1769" t="str">
+        <v>10:27:30 AM</v>
+      </c>
+      <c r="H1769" t="str">
+        <v>uploads/1763710050599.png</v>
+      </c>
+      <c r="I1769">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1770" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1770" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1770" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1770" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1770" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1770" t="str">
+        <v>12:21:30 PM</v>
+      </c>
+      <c r="H1770" t="str">
+        <v>uploads/1763716890103.png</v>
+      </c>
+      <c r="I1770">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1771" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1771" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1771" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1771" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1771" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1771" t="str">
+        <v>1:18:44 PM</v>
+      </c>
+      <c r="H1771" t="str">
+        <v>uploads/1763720324626.png</v>
+      </c>
+      <c r="I1771">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1772" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1772" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1772" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1772" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1772" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1772" t="str">
+        <v>1:20:56 PM</v>
+      </c>
+      <c r="H1772" t="str">
+        <v>uploads/1763720456486.png</v>
+      </c>
+      <c r="I1772">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1773" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1773" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1773" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1773" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1773" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1773" t="str">
+        <v>1:43:35 PM</v>
+      </c>
+      <c r="H1773" t="str">
+        <v>uploads/1763721815597.png</v>
+      </c>
+      <c r="I1773">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1774" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1774" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1774" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1774" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1774" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1774" t="str">
+        <v>2:06:32 PM</v>
+      </c>
+      <c r="H1774" t="str">
+        <v>uploads/1763723192254.png</v>
+      </c>
+      <c r="I1774">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1775" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1775" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1775" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1775" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1775" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1775" t="str">
+        <v>3:25:13 PM</v>
+      </c>
+      <c r="H1775" t="str">
+        <v>uploads/1763727913436.png</v>
+      </c>
+      <c r="I1775">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1776" t="str">
+        <v>21</v>
+      </c>
+      <c r="C1776" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1776" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1776" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1776" t="str">
+        <v>2025-11-21</v>
+      </c>
+      <c r="G1776" t="str">
+        <v>8:59:34 PM</v>
+      </c>
+      <c r="H1776" t="str">
+        <v>uploads/1763747974911.png</v>
+      </c>
+      <c r="I1776">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1777" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1777" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1777" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1777" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1777" t="str">
+        <v>2025-11-22</v>
+      </c>
+      <c r="G1777" t="str">
+        <v>6:01:24 AM</v>
+      </c>
+      <c r="H1777" t="str">
+        <v>uploads/1763780484955.png</v>
+      </c>
+      <c r="I1777">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1778" t="str">
+        <v>22</v>
+      </c>
+      <c r="C1778" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1778" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1778" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1778" t="str">
+        <v>2025-11-22</v>
+      </c>
+      <c r="G1778" t="str">
+        <v>5:14:14 PM</v>
+      </c>
+      <c r="H1778" t="str">
+        <v>uploads/1763820854346.png</v>
+      </c>
+      <c r="I1778">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1779" t="str">
+        <v>23</v>
+      </c>
+      <c r="C1779" t="str">
+        <v>Sunday</v>
+      </c>
+      <c r="D1779" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1779" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1779" t="str">
+        <v>2025-11-23</v>
+      </c>
+      <c r="G1779" t="str">
+        <v>9:35:01 AM</v>
+      </c>
+      <c r="H1779" t="str">
+        <v>uploads/1763879701145.png</v>
+      </c>
+      <c r="I1779">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1780" t="str">
+        <v>23</v>
+      </c>
+      <c r="C1780" t="str">
+        <v>Sunday</v>
+      </c>
+      <c r="D1780" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1780" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1780" t="str">
+        <v>2025-11-23</v>
+      </c>
+      <c r="G1780" t="str">
+        <v>11:07:45 AM</v>
+      </c>
+      <c r="H1780" t="str">
+        <v>uploads/1763885265059.png</v>
+      </c>
+      <c r="I1780">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1781" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1781" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1781" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1781" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1781" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1781" t="str">
+        <v>8:28:00 AM</v>
+      </c>
+      <c r="H1781" t="str">
+        <v>uploads/1763962080275.png</v>
+      </c>
+      <c r="I1781">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1782" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1782" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1782" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1782" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1782" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1782" t="str">
+        <v>8:39:36 AM</v>
+      </c>
+      <c r="H1782" t="str">
+        <v>uploads/1763962776795.png</v>
+      </c>
+      <c r="I1782">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1783" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1783" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1783" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1783" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1783" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1783" t="str">
+        <v>8:52:28 AM</v>
+      </c>
+      <c r="H1783" t="str">
+        <v>uploads/1763963548792.png</v>
+      </c>
+      <c r="I1783">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1784" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1784" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1784" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1784" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1784" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1784" t="str">
+        <v>8:54:51 AM</v>
+      </c>
+      <c r="H1784" t="str">
+        <v>uploads/1763963691606.png</v>
+      </c>
+      <c r="I1784">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1785" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1785" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1785" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1785" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1785" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1785" t="str">
+        <v>9:06:08 AM</v>
+      </c>
+      <c r="H1785" t="str">
+        <v>uploads/1763964368102.png</v>
+      </c>
+      <c r="I1785">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1786" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1786" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1786" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1786" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1786" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1786" t="str">
+        <v>9:23:20 AM</v>
+      </c>
+      <c r="H1786" t="str">
+        <v>uploads/1763965400002.png</v>
+      </c>
+      <c r="I1786">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1787" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1787" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1787" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1787" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1787" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1787" t="str">
+        <v>9:24:19 AM</v>
+      </c>
+      <c r="H1787" t="str">
+        <v>uploads/1763965459186.png</v>
+      </c>
+      <c r="I1787">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1788" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1788" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1788" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1788" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1788" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1788" t="str">
+        <v>9:25:21 AM</v>
+      </c>
+      <c r="H1788" t="str">
+        <v>uploads/1763965521543.png</v>
+      </c>
+      <c r="I1788">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1789" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1789" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1789" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1789" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1789" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1789" t="str">
+        <v>9:38:16 AM</v>
+      </c>
+      <c r="H1789" t="str">
+        <v>uploads/1763966296224.png</v>
+      </c>
+      <c r="I1789">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1790" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1790" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1790" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1790" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1790" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1790" t="str">
+        <v>9:43:55 AM</v>
+      </c>
+      <c r="H1790" t="str">
+        <v>uploads/1763966635951.png</v>
+      </c>
+      <c r="I1790">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1791" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1791" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1791" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1791" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1791" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1791" t="str">
+        <v>10:05:33 AM</v>
+      </c>
+      <c r="H1791" t="str">
+        <v>uploads/1763967933041.png</v>
+      </c>
+      <c r="I1791">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1792" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1792" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1792" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1792" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1792" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1792" t="str">
+        <v>10:06:07 AM</v>
+      </c>
+      <c r="H1792" t="str">
+        <v>uploads/1763967967381.png</v>
+      </c>
+      <c r="I1792">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1793" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1793" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1793" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1793" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1793" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1793" t="str">
+        <v>10:38:34 AM</v>
+      </c>
+      <c r="H1793" t="str">
+        <v>uploads/1763969914910.png</v>
+      </c>
+      <c r="I1793">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1794" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1794" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1794" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1794" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1794" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1794" t="str">
+        <v>12:04:02 PM</v>
+      </c>
+      <c r="H1794" t="str">
+        <v>uploads/1763975042280.png</v>
+      </c>
+      <c r="I1794">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1795" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1795" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1795" t="str">
+        <v>MASOLO BOMIC DOMINIC</v>
+      </c>
+      <c r="E1795" t="str">
+        <v>dominicmasolo32@gmal.com</v>
+      </c>
+      <c r="F1795" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1795" t="str">
+        <v>12:05:38 PM</v>
+      </c>
+      <c r="H1795" t="str">
+        <v>uploads/1763975138240.png</v>
+      </c>
+      <c r="I1795">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1796" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1796" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1796" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1796" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1796" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1796" t="str">
+        <v>12:16:19 PM</v>
+      </c>
+      <c r="H1796" t="str">
+        <v>uploads/1763975779460.png</v>
+      </c>
+      <c r="I1796">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1797" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1797" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1797" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1797" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1797" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1797" t="str">
+        <v>12:18:10 PM</v>
+      </c>
+      <c r="H1797" t="str">
+        <v>uploads/1763975890349.png</v>
+      </c>
+      <c r="I1797">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1798" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1798" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1798" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1798" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1798" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1798" t="str">
+        <v>1:08:42 PM</v>
+      </c>
+      <c r="H1798" t="str">
+        <v>uploads/1763978922182.png</v>
+      </c>
+      <c r="I1798">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1799" t="str">
+        <v>24</v>
+      </c>
+      <c r="C1799" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1799" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1799" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1799" t="str">
+        <v>2025-11-24</v>
+      </c>
+      <c r="G1799" t="str">
+        <v>3:01:35 PM</v>
+      </c>
+      <c r="H1799" t="str">
+        <v>uploads/1763985695878.png</v>
+      </c>
+      <c r="I1799">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1800" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1800" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1800" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1800" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1800" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1800" t="str">
+        <v>5:28:02 AM</v>
+      </c>
+      <c r="H1800" t="str">
+        <v>uploads/1764037682276.png</v>
+      </c>
+      <c r="I1800">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1801" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1801" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1801" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1801" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1801" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1801" t="str">
+        <v>7:05:03 AM</v>
+      </c>
+      <c r="H1801" t="str">
+        <v>uploads/1764043503769.png</v>
+      </c>
+      <c r="I1801">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1802" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1802" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1802" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1802" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1802" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1802" t="str">
+        <v>7:15:53 AM</v>
+      </c>
+      <c r="H1802" t="str">
+        <v>uploads/1764044153620.png</v>
+      </c>
+      <c r="I1802">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1803" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1803" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1803" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1803" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1803" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1803" t="str">
+        <v>7:25:02 AM</v>
+      </c>
+      <c r="H1803" t="str">
+        <v>uploads/1764044702567.png</v>
+      </c>
+      <c r="I1803">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1804" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1804" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1804" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1804" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1804" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1804" t="str">
+        <v>8:14:57 AM</v>
+      </c>
+      <c r="H1804" t="str">
+        <v>uploads/1764047697596.png</v>
+      </c>
+      <c r="I1804">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1805" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1805" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1805" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1805" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1805" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1805" t="str">
+        <v>8:25:15 AM</v>
+      </c>
+      <c r="H1805" t="str">
+        <v>uploads/1764048315372.png</v>
+      </c>
+      <c r="I1805">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1806" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1806" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1806" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1806" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1806" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1806" t="str">
+        <v>8:26:25 AM</v>
+      </c>
+      <c r="H1806" t="str">
+        <v>uploads/1764048385655.png</v>
+      </c>
+      <c r="I1806">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1807" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1807" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1807" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1807" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1807" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1807" t="str">
+        <v>8:34:37 AM</v>
+      </c>
+      <c r="H1807" t="str">
+        <v>uploads/1764048877969.png</v>
+      </c>
+      <c r="I1807">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1808" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1808" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1808" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1808" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1808" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1808" t="str">
+        <v>8:40:01 AM</v>
+      </c>
+      <c r="H1808" t="str">
+        <v>uploads/1764049201112.png</v>
+      </c>
+      <c r="I1808">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1809" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1809" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1809" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1809" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1809" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1809" t="str">
+        <v>8:57:48 AM</v>
+      </c>
+      <c r="H1809" t="str">
+        <v>uploads/1764050268380.png</v>
+      </c>
+      <c r="I1809">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1810" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1810" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1810" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1810" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1810" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1810" t="str">
+        <v>9:11:56 AM</v>
+      </c>
+      <c r="H1810" t="str">
+        <v>uploads/1764051116863.png</v>
+      </c>
+      <c r="I1810">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1811" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1811" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1811" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1811" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1811" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1811" t="str">
+        <v>9:16:49 AM</v>
+      </c>
+      <c r="H1811" t="str">
+        <v>uploads/1764051409597.png</v>
+      </c>
+      <c r="I1811">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1812" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1812" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1812" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1812" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1812" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1812" t="str">
+        <v>9:36:01 AM</v>
+      </c>
+      <c r="H1812" t="str">
+        <v>uploads/1764052561873.png</v>
+      </c>
+      <c r="I1812">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1813" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1813" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1813" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1813" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1813" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1813" t="str">
+        <v>9:48:49 AM</v>
+      </c>
+      <c r="H1813" t="str">
+        <v>uploads/1764053329580.png</v>
+      </c>
+      <c r="I1813">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1814" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1814" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1814" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1814" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1814" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1814" t="str">
+        <v>10:14:33 AM</v>
+      </c>
+      <c r="H1814" t="str">
+        <v>uploads/1764054873132.png</v>
+      </c>
+      <c r="I1814">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1815" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1815" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1815" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1815" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1815" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1815" t="str">
+        <v>10:53:38 AM</v>
+      </c>
+      <c r="H1815" t="str">
+        <v>uploads/1764057218662.png</v>
+      </c>
+      <c r="I1815">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1816" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1816" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1816" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1816" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1816" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1816" t="str">
+        <v>10:57:38 AM</v>
+      </c>
+      <c r="H1816" t="str">
+        <v>uploads/1764057458765.png</v>
+      </c>
+      <c r="I1816">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1817" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1817" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1817" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1817" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1817" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1817" t="str">
+        <v>11:03:02 AM</v>
+      </c>
+      <c r="H1817" t="str">
+        <v>uploads/1764057782710.png</v>
+      </c>
+      <c r="I1817">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1818" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1818" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1818" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1818" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1818" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1818" t="str">
+        <v>11:04:13 AM</v>
+      </c>
+      <c r="H1818" t="str">
+        <v>uploads/1764057853084.png</v>
+      </c>
+      <c r="I1818">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1819" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1819" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1819" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1819" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1819" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1819" t="str">
+        <v>11:40:42 AM</v>
+      </c>
+      <c r="H1819" t="str">
+        <v>uploads/1764060042468.png</v>
+      </c>
+      <c r="I1819">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1820" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1820" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1820" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1820" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1820" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1820" t="str">
+        <v>12:45:01 PM</v>
+      </c>
+      <c r="H1820" t="str">
+        <v>uploads/1764063901443.png</v>
+      </c>
+      <c r="I1820">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1821" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1821" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1821" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1821" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1821" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1821" t="str">
+        <v>2:21:44 PM</v>
+      </c>
+      <c r="H1821" t="str">
+        <v>uploads/1764069704612.png</v>
+      </c>
+      <c r="I1821">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1822" t="str">
+        <v>25</v>
+      </c>
+      <c r="C1822" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1822" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1822" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1822" t="str">
+        <v>2025-11-25</v>
+      </c>
+      <c r="G1822" t="str">
+        <v>4:24:04 PM</v>
+      </c>
+      <c r="H1822" t="str">
+        <v>uploads/1764077044436.png</v>
+      </c>
+      <c r="I1822">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1823" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1823" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1823" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1823" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1823" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1823" t="str">
+        <v>6:26:18 AM</v>
+      </c>
+      <c r="H1823" t="str">
+        <v>uploads/1764127578266.png</v>
+      </c>
+      <c r="I1823">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1824" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1824" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1824" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1824" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1824" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1824" t="str">
+        <v>7:11:45 AM</v>
+      </c>
+      <c r="H1824" t="str">
+        <v>uploads/1764130305146.png</v>
+      </c>
+      <c r="I1824">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1825" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1825" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1825" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1825" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1825" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1825" t="str">
+        <v>8:15:57 AM</v>
+      </c>
+      <c r="H1825" t="str">
+        <v>uploads/1764134157062.png</v>
+      </c>
+      <c r="I1825">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1826" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1826" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1826" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1826" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1826" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1826" t="str">
+        <v>8:17:44 AM</v>
+      </c>
+      <c r="H1826" t="str">
+        <v>uploads/1764134264900.png</v>
+      </c>
+      <c r="I1826">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1827" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1827" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1827" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1827" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1827" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1827" t="str">
+        <v>8:19:00 AM</v>
+      </c>
+      <c r="H1827" t="str">
+        <v>uploads/1764134340923.png</v>
+      </c>
+      <c r="I1827">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1828" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1828" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1828" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1828" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1828" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1828" t="str">
+        <v>9:00:06 AM</v>
+      </c>
+      <c r="H1828" t="str">
+        <v>uploads/1764136806479.png</v>
+      </c>
+      <c r="I1828">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1829" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1829" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1829" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1829" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1829" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1829" t="str">
+        <v>9:09:01 AM</v>
+      </c>
+      <c r="H1829" t="str">
+        <v>uploads/1764137341448.png</v>
+      </c>
+      <c r="I1829">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1830" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1830" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1830" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1830" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1830" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1830" t="str">
+        <v>9:14:41 AM</v>
+      </c>
+      <c r="H1830" t="str">
+        <v>uploads/1764137681147.png</v>
+      </c>
+      <c r="I1830">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1831" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1831" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1831" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1831" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1831" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1831" t="str">
+        <v>9:15:33 AM</v>
+      </c>
+      <c r="H1831" t="str">
+        <v>uploads/1764137733437.png</v>
+      </c>
+      <c r="I1831">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1832">
+      <c r="A1832" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1832" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1832" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1832" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1832" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1832" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1832" t="str">
+        <v>9:27:27 AM</v>
+      </c>
+      <c r="H1832" t="str">
+        <v>uploads/1764138447632.png</v>
+      </c>
+      <c r="I1832">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1833">
+      <c r="A1833" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1833" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1833" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1833" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1833" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1833" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1833" t="str">
+        <v>10:31:43 AM</v>
+      </c>
+      <c r="H1833" t="str">
+        <v>uploads/1764142303443.png</v>
+      </c>
+      <c r="I1833">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1834">
+      <c r="A1834" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1834" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1834" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1834" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1834" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1834" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1834" t="str">
+        <v>10:34:45 AM</v>
+      </c>
+      <c r="H1834" t="str">
+        <v>uploads/1764142485361.png</v>
+      </c>
+      <c r="I1834">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1835" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1835" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1835" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1835" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1835" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1835" t="str">
+        <v>10:36:01 AM</v>
+      </c>
+      <c r="H1835" t="str">
+        <v>uploads/1764142561560.png</v>
+      </c>
+      <c r="I1835">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1836" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1836" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1836" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1836" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1836" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1836" t="str">
+        <v>10:36:26 AM</v>
+      </c>
+      <c r="H1836" t="str">
+        <v>uploads/1764142586012.png</v>
+      </c>
+      <c r="I1836">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1837" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1837" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1837" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1837" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1837" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1837" t="str">
+        <v>10:38:58 AM</v>
+      </c>
+      <c r="H1837" t="str">
+        <v>uploads/1764142738709.png</v>
+      </c>
+      <c r="I1837">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1838" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1838" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1838" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1838" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1838" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1838" t="str">
+        <v>10:43:26 AM</v>
+      </c>
+      <c r="H1838" t="str">
+        <v>uploads/1764143006776.png</v>
+      </c>
+      <c r="I1838">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1839" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1839" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1839" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1839" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1839" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1839" t="str">
+        <v>10:43:55 AM</v>
+      </c>
+      <c r="H1839" t="str">
+        <v>uploads/1764143035604.png</v>
+      </c>
+      <c r="I1839">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1840" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1840" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1840" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1840" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1840" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1840" t="str">
+        <v>10:45:00 AM</v>
+      </c>
+      <c r="H1840" t="str">
+        <v>uploads/1764143100137.png</v>
+      </c>
+      <c r="I1840">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1841" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1841" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1841" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1841" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1841" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1841" t="str">
+        <v>10:45:28 AM</v>
+      </c>
+      <c r="H1841" t="str">
+        <v>uploads/1764143128271.png</v>
+      </c>
+      <c r="I1841">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1842" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1842" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1842" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1842" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1842" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1842" t="str">
+        <v>11:03:40 AM</v>
+      </c>
+      <c r="H1842" t="str">
+        <v>uploads/1764144220824.png</v>
+      </c>
+      <c r="I1842">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1843" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1843" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1843" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1843" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1843" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1843" t="str">
+        <v>12:10:43 PM</v>
+      </c>
+      <c r="H1843" t="str">
+        <v>uploads/1764148243453.png</v>
+      </c>
+      <c r="I1843">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1844" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1844" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1844" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1844" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1844" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1844" t="str">
+        <v>1:49:22 PM</v>
+      </c>
+      <c r="H1844" t="str">
+        <v>uploads/1764154162495.png</v>
+      </c>
+      <c r="I1844">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1845" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1845" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1845" t="str">
+        <v>Welishe james</v>
+      </c>
+      <c r="E1845" t="str">
+        <v>Welishejames@gmail.com</v>
+      </c>
+      <c r="F1845" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1845" t="str">
+        <v>1:51:20 PM</v>
+      </c>
+      <c r="H1845" t="str">
+        <v>uploads/1764154280966.png</v>
+      </c>
+      <c r="I1845">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1846" t="str">
+        <v>26</v>
+      </c>
+      <c r="C1846" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1846" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1846" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1846" t="str">
+        <v>2025-11-26</v>
+      </c>
+      <c r="G1846" t="str">
+        <v>3:05:44 PM</v>
+      </c>
+      <c r="H1846" t="str">
+        <v>uploads/1764158744841.png</v>
+      </c>
+      <c r="I1846">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1847" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1847" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1847" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1847" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1847" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1847" t="str">
+        <v>6:26:53 AM</v>
+      </c>
+      <c r="H1847" t="str">
+        <v>uploads/1764214013043.png</v>
+      </c>
+      <c r="I1847">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1848" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1848" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1848" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1848" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1848" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1848" t="str">
+        <v>8:01:35 AM</v>
+      </c>
+      <c r="H1848" t="str">
+        <v>uploads/1764219695003.png</v>
+      </c>
+      <c r="I1848">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1849" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1849" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1849" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1849" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1849" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1849" t="str">
+        <v>8:58:35 AM</v>
+      </c>
+      <c r="H1849" t="str">
+        <v>uploads/1764223115887.png</v>
+      </c>
+      <c r="I1849">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1850" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1850" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1850" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1850" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1850" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1850" t="str">
+        <v>10:21:31 AM</v>
+      </c>
+      <c r="H1850" t="str">
+        <v>uploads/1764228091184.png</v>
+      </c>
+      <c r="I1850">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1851" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1851" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1851" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1851" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1851" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1851" t="str">
+        <v>10:22:48 AM</v>
+      </c>
+      <c r="H1851" t="str">
+        <v>uploads/1764228168511.png</v>
+      </c>
+      <c r="I1851">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1852" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1852" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1852" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1852" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1852" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1852" t="str">
+        <v>10:24:23 AM</v>
+      </c>
+      <c r="H1852" t="str">
+        <v>uploads/1764228263891.png</v>
+      </c>
+      <c r="I1852">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1853" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1853" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1853" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1853" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1853" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1853" t="str">
+        <v>10:33:42 AM</v>
+      </c>
+      <c r="H1853" t="str">
+        <v>uploads/1764228822703.png</v>
+      </c>
+      <c r="I1853">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1854" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1854" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1854" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1854" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1854" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1854" t="str">
+        <v>10:37:32 AM</v>
+      </c>
+      <c r="H1854" t="str">
+        <v>uploads/1764229052369.png</v>
+      </c>
+      <c r="I1854">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1855" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1855" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1855" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1855" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1855" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1855" t="str">
+        <v>10:43:15 AM</v>
+      </c>
+      <c r="H1855" t="str">
+        <v>uploads/1764229395572.png</v>
+      </c>
+      <c r="I1855">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1856" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1856" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1856" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1856" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1856" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1856" t="str">
+        <v>10:52:01 AM</v>
+      </c>
+      <c r="H1856" t="str">
+        <v>uploads/1764229921414.png</v>
+      </c>
+      <c r="I1856">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1857" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1857" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1857" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1857" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1857" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1857" t="str">
+        <v>10:54:54 AM</v>
+      </c>
+      <c r="H1857" t="str">
+        <v>uploads/1764230094185.png</v>
+      </c>
+      <c r="I1857">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1858" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1858" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1858" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1858" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1858" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1858" t="str">
+        <v>11:37:30 AM</v>
+      </c>
+      <c r="H1858" t="str">
+        <v>uploads/1764232650741.png</v>
+      </c>
+      <c r="I1858">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1859" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1859" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1859" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1859" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1859" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1859" t="str">
+        <v>12:03:26 PM</v>
+      </c>
+      <c r="H1859" t="str">
+        <v>uploads/1764234206869.png</v>
+      </c>
+      <c r="I1859">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1860" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1860" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1860" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1860" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1860" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1860" t="str">
+        <v>12:18:55 PM</v>
+      </c>
+      <c r="H1860" t="str">
+        <v>uploads/1764235135020.png</v>
+      </c>
+      <c r="I1860">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1861" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1861" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1861" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1861" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1861" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1861" t="str">
+        <v>12:23:59 PM</v>
+      </c>
+      <c r="H1861" t="str">
+        <v>uploads/1764235439906.png</v>
+      </c>
+      <c r="I1861">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1862" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1862" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1862" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1862" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1862" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1862" t="str">
+        <v>12:53:12 PM</v>
+      </c>
+      <c r="H1862" t="str">
+        <v>uploads/1764237192608.png</v>
+      </c>
+      <c r="I1862">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1863" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1863" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1863" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1863" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1863" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1863" t="str">
+        <v>1:30:24 PM</v>
+      </c>
+      <c r="H1863" t="str">
+        <v>uploads/1764239424671.png</v>
+      </c>
+      <c r="I1863">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1864" t="str">
+        <v>27</v>
+      </c>
+      <c r="C1864" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1864" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1864" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1864" t="str">
+        <v>2025-11-27</v>
+      </c>
+      <c r="G1864" t="str">
+        <v>5:22:47 PM</v>
+      </c>
+      <c r="H1864" t="str">
+        <v>uploads/1764253367108.png</v>
+      </c>
+      <c r="I1864">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1865" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1865" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1865" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1865" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1865" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1865" t="str">
+        <v>5:48:19 AM</v>
+      </c>
+      <c r="H1865" t="str">
+        <v>uploads/1764298099061.png</v>
+      </c>
+      <c r="I1865">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1866" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1866" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1866" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1866" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1866" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1866" t="str">
+        <v>7:17:45 AM</v>
+      </c>
+      <c r="H1866" t="str">
+        <v>uploads/1764303465543.png</v>
+      </c>
+      <c r="I1866">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1867" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1867" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1867" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1867" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1867" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1867" t="str">
+        <v>7:47:11 AM</v>
+      </c>
+      <c r="H1867" t="str">
+        <v>uploads/1764305231673.png</v>
+      </c>
+      <c r="I1867">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1868" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1868" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1868" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1868" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1868" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1868" t="str">
+        <v>8:29:26 AM</v>
+      </c>
+      <c r="H1868" t="str">
+        <v>uploads/1764307766702.png</v>
+      </c>
+      <c r="I1868">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1869" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1869" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1869" t="str">
+        <v>Washirekho Derrick</v>
+      </c>
+      <c r="E1869" t="str">
+        <v>derrickwashirekho5@gmail.com</v>
+      </c>
+      <c r="F1869" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1869" t="str">
+        <v>8:33:46 AM</v>
+      </c>
+      <c r="H1869" t="str">
+        <v>uploads/1764308026849.png</v>
+      </c>
+      <c r="I1869">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1870" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1870" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1870" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1870" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1870" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1870" t="str">
+        <v>9:56:39 AM</v>
+      </c>
+      <c r="H1870" t="str">
+        <v>uploads/1764312999240.png</v>
+      </c>
+      <c r="I1870">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1871" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1871" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1871" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1871" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1871" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1871" t="str">
+        <v>11:13:08 AM</v>
+      </c>
+      <c r="H1871" t="str">
+        <v>uploads/1764317588294.png</v>
+      </c>
+      <c r="I1871">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1872" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1872" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1872" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1872" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1872" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1872" t="str">
+        <v>11:16:24 AM</v>
+      </c>
+      <c r="H1872" t="str">
+        <v>uploads/1764317784206.png</v>
+      </c>
+      <c r="I1872">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1873" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1873" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1873" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1873" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1873" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1873" t="str">
+        <v>11:16:57 AM</v>
+      </c>
+      <c r="H1873" t="str">
+        <v>uploads/1764317817343.png</v>
+      </c>
+      <c r="I1873">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1874" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1874" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1874" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1874" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1874" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1874" t="str">
+        <v>11:23:23 AM</v>
+      </c>
+      <c r="H1874" t="str">
+        <v>uploads/1764318203644.png</v>
+      </c>
+      <c r="I1874">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1875" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1875" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1875" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1875" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1875" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1875" t="str">
+        <v>11:42:22 AM</v>
+      </c>
+      <c r="H1875" t="str">
+        <v>uploads/1764319342205.png</v>
+      </c>
+      <c r="I1875">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1876" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1876" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1876" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1876" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1876" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1876" t="str">
+        <v>12:19:34 PM</v>
+      </c>
+      <c r="H1876" t="str">
+        <v>uploads/1764321574490.png</v>
+      </c>
+      <c r="I1876">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1877">
+      <c r="A1877" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1877" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1877" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1877" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1877" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1877" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1877" t="str">
+        <v>12:20:30 PM</v>
+      </c>
+      <c r="H1877" t="str">
+        <v>uploads/1764321630228.png</v>
+      </c>
+      <c r="I1877">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1878">
+      <c r="A1878" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1878" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1878" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1878" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1878" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1878" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1878" t="str">
+        <v>1:48:43 PM</v>
+      </c>
+      <c r="H1878" t="str">
+        <v>uploads/1764326923422.png</v>
+      </c>
+      <c r="I1878">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1879">
+      <c r="A1879" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1879" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1879" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1879" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1879" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1879" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1879" t="str">
+        <v>3:43:47 PM</v>
+      </c>
+      <c r="H1879" t="str">
+        <v>uploads/1764333827104.png</v>
+      </c>
+      <c r="I1879">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1880">
+      <c r="A1880" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1880" t="str">
+        <v>28</v>
+      </c>
+      <c r="C1880" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1880" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1880" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1880" t="str">
+        <v>2025-11-28</v>
+      </c>
+      <c r="G1880" t="str">
+        <v>3:45:01 PM</v>
+      </c>
+      <c r="H1880" t="str">
+        <v>uploads/1764333901530.png</v>
+      </c>
+      <c r="I1880">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1881">
+      <c r="A1881" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1881" t="str">
+        <v>29</v>
+      </c>
+      <c r="C1881" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1881" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1881" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1881" t="str">
+        <v>2025-11-29</v>
+      </c>
+      <c r="G1881" t="str">
+        <v>9:01:50 AM</v>
+      </c>
+      <c r="H1881" t="str">
+        <v>uploads/1764396110017.png</v>
+      </c>
+      <c r="I1881">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1882">
+      <c r="A1882" t="str">
+        <v>November</v>
+      </c>
+      <c r="B1882" t="str">
+        <v>30</v>
+      </c>
+      <c r="C1882" t="str">
+        <v>Sunday</v>
+      </c>
+      <c r="D1882" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1882" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1882" t="str">
+        <v>2025-11-30</v>
+      </c>
+      <c r="G1882" t="str">
+        <v>9:38:10 AM</v>
+      </c>
+      <c r="H1882" t="str">
+        <v>uploads/1764484690733.png</v>
+      </c>
+      <c r="I1882">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1883">
+      <c r="A1883" t="str">
         <v>December</v>
       </c>
-      <c r="B1421" t="str">
+      <c r="B1883" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1883" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1883" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1883" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1883" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1883" t="str">
+        <v>9:32:31 AM</v>
+      </c>
+      <c r="H1883" t="str">
+        <v>uploads/1764570751723.png</v>
+      </c>
+      <c r="I1883">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1884">
+      <c r="A1884" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1884" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1884" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1884" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1884" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1884" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1884" t="str">
+        <v>9:33:17 AM</v>
+      </c>
+      <c r="H1884" t="str">
+        <v>uploads/1764570797775.png</v>
+      </c>
+      <c r="I1884">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1885">
+      <c r="A1885" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1885" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1885" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1885" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1885" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1885" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1885" t="str">
+        <v>10:03:10 AM</v>
+      </c>
+      <c r="H1885" t="str">
+        <v>uploads/1764572590038.png</v>
+      </c>
+      <c r="I1885">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1886">
+      <c r="A1886" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1886" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1886" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1886" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1886" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1886" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1886" t="str">
+        <v>10:05:17 AM</v>
+      </c>
+      <c r="H1886" t="str">
+        <v>uploads/1764572717309.png</v>
+      </c>
+      <c r="I1886">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1887">
+      <c r="A1887" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1887" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1887" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1887" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1887" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1887" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1887" t="str">
+        <v>10:07:49 AM</v>
+      </c>
+      <c r="H1887" t="str">
+        <v>uploads/1764572869826.png</v>
+      </c>
+      <c r="I1887">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1888">
+      <c r="A1888" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1888" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1888" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1888" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1888" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1888" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1888" t="str">
+        <v>10:11:13 AM</v>
+      </c>
+      <c r="H1888" t="str">
+        <v>uploads/1764573073189.png</v>
+      </c>
+      <c r="I1888">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1889">
+      <c r="A1889" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1889" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1889" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1889" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1889" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1889" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1889" t="str">
+        <v>10:11:51 AM</v>
+      </c>
+      <c r="H1889" t="str">
+        <v>uploads/1764573111038.png</v>
+      </c>
+      <c r="I1889">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1890">
+      <c r="A1890" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1890" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1890" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1890" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1890" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1890" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1890" t="str">
+        <v>10:13:39 AM</v>
+      </c>
+      <c r="H1890" t="str">
+        <v>uploads/1764573219684.png</v>
+      </c>
+      <c r="I1890">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1891">
+      <c r="A1891" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1891" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1891" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1891" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1891" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1891" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1891" t="str">
+        <v>10:17:48 AM</v>
+      </c>
+      <c r="H1891" t="str">
+        <v>uploads/1764573468459.png</v>
+      </c>
+      <c r="I1891">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1892">
+      <c r="A1892" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1892" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1892" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1892" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1892" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1892" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1892" t="str">
+        <v>11:46:19 AM</v>
+      </c>
+      <c r="H1892" t="str">
+        <v>uploads/1764578779472.png</v>
+      </c>
+      <c r="I1892">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1893">
+      <c r="A1893" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1893" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1893" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1893" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1893" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1893" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1893" t="str">
+        <v>11:47:17 AM</v>
+      </c>
+      <c r="H1893" t="str">
+        <v>uploads/1764578837717.png</v>
+      </c>
+      <c r="I1893">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1894">
+      <c r="A1894" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1894" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1894" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1894" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1894" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1894" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1894" t="str">
+        <v>11:49:22 AM</v>
+      </c>
+      <c r="H1894" t="str">
+        <v>uploads/1764578962020.png</v>
+      </c>
+      <c r="I1894">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1895">
+      <c r="A1895" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1895" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1895" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1895" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1895" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1895" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1895" t="str">
+        <v>2:29:56 PM</v>
+      </c>
+      <c r="H1895" t="str">
+        <v>uploads/1764588596542.png</v>
+      </c>
+      <c r="I1895">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1896">
+      <c r="A1896" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1896" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1896" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1896" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1896" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1896" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1896" t="str">
+        <v>2:31:47 PM</v>
+      </c>
+      <c r="H1896" t="str">
+        <v>uploads/1764588707699.png</v>
+      </c>
+      <c r="I1896">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1897">
+      <c r="A1897" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1897" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1897" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1897" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1897" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1897" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1897" t="str">
+        <v>5:12:03 PM</v>
+      </c>
+      <c r="H1897" t="str">
+        <v>uploads/1764598323282.png</v>
+      </c>
+      <c r="I1897">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1898">
+      <c r="A1898" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1898" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1898" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1898" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1898" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1898" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1898" t="str">
+        <v>5:12:34 PM</v>
+      </c>
+      <c r="H1898" t="str">
+        <v>uploads/1764598354876.png</v>
+      </c>
+      <c r="I1898">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1899">
+      <c r="A1899" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1899" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1899" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1899" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1899" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1899" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1899" t="str">
+        <v>5:43:58 PM</v>
+      </c>
+      <c r="H1899" t="str">
+        <v>uploads/1764600238027.png</v>
+      </c>
+      <c r="I1899">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1900">
+      <c r="A1900" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1900" t="str">
+        <v>1</v>
+      </c>
+      <c r="C1900" t="str">
+        <v>Monday</v>
+      </c>
+      <c r="D1900" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1900" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1900" t="str">
+        <v>2025-12-01</v>
+      </c>
+      <c r="G1900" t="str">
+        <v>9:28:42 PM</v>
+      </c>
+      <c r="H1900" t="str">
+        <v>uploads/1764613722153.png</v>
+      </c>
+      <c r="I1900">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1901">
+      <c r="A1901" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1901" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1901" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1901" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1901" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1901" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1901" t="str">
+        <v>8:11:03 AM</v>
+      </c>
+      <c r="H1901" t="str">
+        <v>uploads/1764652263723.png</v>
+      </c>
+      <c r="I1901">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1902">
+      <c r="A1902" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1902" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1902" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1902" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1902" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1902" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1902" t="str">
+        <v>9:04:21 AM</v>
+      </c>
+      <c r="H1902" t="str">
+        <v>uploads/1764655461810.png</v>
+      </c>
+      <c r="I1902">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1903">
+      <c r="A1903" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1903" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1903" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1903" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1903" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1903" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1903" t="str">
+        <v>10:03:41 AM</v>
+      </c>
+      <c r="H1903" t="str">
+        <v>uploads/1764659021849.png</v>
+      </c>
+      <c r="I1903">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1904">
+      <c r="A1904" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1904" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1904" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1904" t="str">
+        <v>Muzaki Justine</v>
+      </c>
+      <c r="E1904" t="str">
+        <v>muzakijustine40@gmail.com</v>
+      </c>
+      <c r="F1904" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1904" t="str">
+        <v>10:22:36 AM</v>
+      </c>
+      <c r="H1904" t="str">
+        <v>uploads/1764660156528.png</v>
+      </c>
+      <c r="I1904">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1905">
+      <c r="A1905" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1905" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1905" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1905" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1905" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1905" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1905" t="str">
+        <v>10:24:29 AM</v>
+      </c>
+      <c r="H1905" t="str">
+        <v>uploads/1764660269611.png</v>
+      </c>
+      <c r="I1905">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1906">
+      <c r="A1906" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1906" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1906" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1906" t="str">
+        <v>Seera Daphine Catherine</v>
+      </c>
+      <c r="E1906" t="str">
+        <v>seeradaphinecatherine70@gmail.com</v>
+      </c>
+      <c r="F1906" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1906" t="str">
+        <v>12:41:59 PM</v>
+      </c>
+      <c r="H1906" t="str">
+        <v>uploads/1764668519803.png</v>
+      </c>
+      <c r="I1906">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1907">
+      <c r="A1907" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1907" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1907" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1907" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1907" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1907" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1907" t="str">
+        <v>12:43:37 PM</v>
+      </c>
+      <c r="H1907" t="str">
+        <v>uploads/1764668617856.png</v>
+      </c>
+      <c r="I1907">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1908">
+      <c r="A1908" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1908" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1908" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1908" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1908" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1908" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1908" t="str">
+        <v>12:44:37 PM</v>
+      </c>
+      <c r="H1908" t="str">
+        <v>uploads/1764668677188.png</v>
+      </c>
+      <c r="I1908">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1909">
+      <c r="A1909" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1909" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1909" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1909" t="str">
+        <v xml:space="preserve">Wakooba Milton </v>
+      </c>
+      <c r="E1909" t="str">
+        <v>milltonwakooba@gmail.com</v>
+      </c>
+      <c r="F1909" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1909" t="str">
+        <v>12:51:41 PM</v>
+      </c>
+      <c r="H1909" t="str">
+        <v>uploads/1764669101497.png</v>
+      </c>
+      <c r="I1909">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1910">
+      <c r="A1910" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1910" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1910" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1910" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1910" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1910" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1910" t="str">
+        <v>1:05:13 PM</v>
+      </c>
+      <c r="H1910" t="str">
+        <v>uploads/1764669913010.png</v>
+      </c>
+      <c r="I1910">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1911">
+      <c r="A1911" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1911" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1911" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1911" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1911" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1911" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1911" t="str">
+        <v>1:06:03 PM</v>
+      </c>
+      <c r="H1911" t="str">
+        <v>uploads/1764669963840.png</v>
+      </c>
+      <c r="I1911">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1912">
+      <c r="A1912" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1912" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1912" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1912" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1912" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1912" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1912" t="str">
+        <v>1:10:57 PM</v>
+      </c>
+      <c r="H1912" t="str">
+        <v>uploads/1764670257780.png</v>
+      </c>
+      <c r="I1912">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1913">
+      <c r="A1913" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1913" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1913" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1913" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1913" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1913" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1913" t="str">
+        <v>1:12:54 PM</v>
+      </c>
+      <c r="H1913" t="str">
+        <v>uploads/1764670374350.png</v>
+      </c>
+      <c r="I1913">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1914">
+      <c r="A1914" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1914" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1914" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1914" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1914" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1914" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1914" t="str">
+        <v>1:13:59 PM</v>
+      </c>
+      <c r="H1914" t="str">
+        <v>uploads/1764670439119.png</v>
+      </c>
+      <c r="I1914">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1915">
+      <c r="A1915" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1915" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1915" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1915" t="str">
+        <v xml:space="preserve">Nanzala Hope Ngokho </v>
+      </c>
+      <c r="E1915" t="str">
+        <v>nanzalahopengokho2020@gmail.com</v>
+      </c>
+      <c r="F1915" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1915" t="str">
+        <v>1:15:04 PM</v>
+      </c>
+      <c r="H1915" t="str">
+        <v>uploads/1764670504632.png</v>
+      </c>
+      <c r="I1915">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1916">
+      <c r="A1916" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1916" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1916" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1916" t="str">
+        <v>Mutonyi Jackline</v>
+      </c>
+      <c r="E1916" t="str">
+        <v>mutonyijackline2017@gmail.com</v>
+      </c>
+      <c r="F1916" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1916" t="str">
+        <v>1:15:34 PM</v>
+      </c>
+      <c r="H1916" t="str">
+        <v>uploads/1764670534591.png</v>
+      </c>
+      <c r="I1916">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1917">
+      <c r="A1917" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1917" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1917" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1917" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1917" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1917" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1917" t="str">
+        <v>1:17:33 PM</v>
+      </c>
+      <c r="H1917" t="str">
+        <v>uploads/1764670653609.png</v>
+      </c>
+      <c r="I1917">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1918">
+      <c r="A1918" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1918" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1918" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1918" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1918" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1918" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1918" t="str">
+        <v>1:18:17 PM</v>
+      </c>
+      <c r="H1918" t="str">
+        <v>uploads/1764670697925.png</v>
+      </c>
+      <c r="I1918">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1919">
+      <c r="A1919" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1919" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1919" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1919" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1919" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1919" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1919" t="str">
+        <v>1:20:00 PM</v>
+      </c>
+      <c r="H1919" t="str">
+        <v>uploads/1764670800150.png</v>
+      </c>
+      <c r="I1919">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1920">
+      <c r="A1920" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1920" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1920" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1920" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1920" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1920" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1920" t="str">
+        <v>1:22:47 PM</v>
+      </c>
+      <c r="H1920" t="str">
+        <v>uploads/1764670967723.png</v>
+      </c>
+      <c r="I1920">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1921">
+      <c r="A1921" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1921" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1921" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1921" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1921" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1921" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1921" t="str">
+        <v>1:28:35 PM</v>
+      </c>
+      <c r="H1921" t="str">
+        <v>uploads/1764671315264.png</v>
+      </c>
+      <c r="I1921">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1922">
+      <c r="A1922" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1922" t="str">
+        <v>2</v>
+      </c>
+      <c r="C1922" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1922" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1922" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1922" t="str">
+        <v>2025-12-02</v>
+      </c>
+      <c r="G1922" t="str">
+        <v>2:21:27 PM</v>
+      </c>
+      <c r="H1922" t="str">
+        <v>uploads/1764674487769.png</v>
+      </c>
+      <c r="I1922">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1923">
+      <c r="A1923" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1923" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1923" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1923" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1923" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1923" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1923" t="str">
+        <v>8:05:36 AM</v>
+      </c>
+      <c r="H1923" t="str">
+        <v>uploads/1764738336700.png</v>
+      </c>
+      <c r="I1923">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1924">
+      <c r="A1924" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1924" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1924" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1924" t="str">
+        <v>nelima mary gorret</v>
+      </c>
+      <c r="E1924" t="str">
+        <v>nelimamarygorret@gmail.com</v>
+      </c>
+      <c r="F1924" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1924" t="str">
+        <v>8:20:49 AM</v>
+      </c>
+      <c r="H1924" t="str">
+        <v>uploads/1764739249687.png</v>
+      </c>
+      <c r="I1924">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1925">
+      <c r="A1925" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1925" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1925" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1925" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1925" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1925" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1925" t="str">
+        <v>8:21:13 AM</v>
+      </c>
+      <c r="H1925" t="str">
+        <v>uploads/1764739273061.png</v>
+      </c>
+      <c r="I1925">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1926">
+      <c r="A1926" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1926" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1926" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1926" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1926" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1926" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1926" t="str">
+        <v>9:50:36 AM</v>
+      </c>
+      <c r="H1926" t="str">
+        <v>uploads/1764744636018.png</v>
+      </c>
+      <c r="I1926">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1927">
+      <c r="A1927" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1927" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1927" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1927" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1927" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1927" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1927" t="str">
+        <v>10:09:40 AM</v>
+      </c>
+      <c r="H1927" t="str">
+        <v>uploads/1764745780070.png</v>
+      </c>
+      <c r="I1927">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1928">
+      <c r="A1928" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1928" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1928" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1928" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1928" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1928" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1928" t="str">
+        <v>10:13:44 AM</v>
+      </c>
+      <c r="H1928" t="str">
+        <v>uploads/1764746024499.png</v>
+      </c>
+      <c r="I1928">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1929">
+      <c r="A1929" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1929" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1929" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1929" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1929" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1929" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1929" t="str">
+        <v>10:15:47 AM</v>
+      </c>
+      <c r="H1929" t="str">
+        <v>uploads/1764746147533.png</v>
+      </c>
+      <c r="I1929">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1930">
+      <c r="A1930" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1930" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1930" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1930" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1930" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1930" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1930" t="str">
+        <v>10:18:29 AM</v>
+      </c>
+      <c r="H1930" t="str">
+        <v>uploads/1764746309404.png</v>
+      </c>
+      <c r="I1930">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1931">
+      <c r="A1931" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1931" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1931" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1931" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1931" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1931" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1931" t="str">
+        <v>10:20:08 AM</v>
+      </c>
+      <c r="H1931" t="str">
+        <v>uploads/1764746408811.png</v>
+      </c>
+      <c r="I1931">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1932">
+      <c r="A1932" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1932" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1932" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1932" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1932" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1932" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1932" t="str">
+        <v>10:32:50 AM</v>
+      </c>
+      <c r="H1932" t="str">
+        <v>uploads/1764747170220.png</v>
+      </c>
+      <c r="I1932">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1933">
+      <c r="A1933" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1933" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1933" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1933" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1933" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1933" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1933" t="str">
+        <v>10:38:50 AM</v>
+      </c>
+      <c r="H1933" t="str">
+        <v>uploads/1764747530368.png</v>
+      </c>
+      <c r="I1933">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1934">
+      <c r="A1934" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1934" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1934" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1934" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1934" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1934" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1934" t="str">
+        <v>10:45:37 AM</v>
+      </c>
+      <c r="H1934" t="str">
+        <v>uploads/1764747937272.png</v>
+      </c>
+      <c r="I1934">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1935">
+      <c r="A1935" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1935" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1935" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1935" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1935" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1935" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1935" t="str">
+        <v>12:16:43 PM</v>
+      </c>
+      <c r="H1935" t="str">
+        <v>uploads/1764753403890.png</v>
+      </c>
+      <c r="I1935">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1936">
+      <c r="A1936" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1936" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1936" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1936" t="str">
+        <v>Gidudu hallen Joy</v>
+      </c>
+      <c r="E1936" t="str">
+        <v>giduduallen87@gmail.com</v>
+      </c>
+      <c r="F1936" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1936" t="str">
+        <v>12:52:42 PM</v>
+      </c>
+      <c r="H1936" t="str">
+        <v>uploads/1764755562683.png</v>
+      </c>
+      <c r="I1936">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1937">
+      <c r="A1937" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1937" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1937" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1937" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1937" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1937" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1937" t="str">
+        <v>2:31:50 PM</v>
+      </c>
+      <c r="H1937" t="str">
+        <v>uploads/1764761510590.png</v>
+      </c>
+      <c r="I1937">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1938">
+      <c r="A1938" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1938" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1938" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1938" t="str">
+        <v xml:space="preserve">MUKHAYE REBECCA </v>
+      </c>
+      <c r="E1938" t="str">
+        <v>mukhayerebecca79@gmail.com</v>
+      </c>
+      <c r="F1938" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1938" t="str">
+        <v>2:33:26 PM</v>
+      </c>
+      <c r="H1938" t="str">
+        <v>uploads/1764761606639.png</v>
+      </c>
+      <c r="I1938">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1939">
+      <c r="A1939" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1939" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1939" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1939" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1939" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1939" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1939" t="str">
+        <v>2:34:06 PM</v>
+      </c>
+      <c r="H1939" t="str">
+        <v>uploads/1764761646590.png</v>
+      </c>
+      <c r="I1939">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1940">
+      <c r="A1940" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1940" t="str">
+        <v>3</v>
+      </c>
+      <c r="C1940" t="str">
+        <v>Wednesday</v>
+      </c>
+      <c r="D1940" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1940" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1940" t="str">
+        <v>2025-12-03</v>
+      </c>
+      <c r="G1940" t="str">
+        <v>3:37:14 PM</v>
+      </c>
+      <c r="H1940" t="str">
+        <v>uploads/1764765434790.png</v>
+      </c>
+      <c r="I1940">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1941">
+      <c r="A1941" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1941" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1941" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1941" t="str">
+        <v xml:space="preserve">NAMAWA DAVID </v>
+      </c>
+      <c r="E1941" t="str">
+        <v>davidnamawa5@gmail.com</v>
+      </c>
+      <c r="F1941" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1941" t="str">
+        <v>7:11:39 AM</v>
+      </c>
+      <c r="H1941" t="str">
+        <v>uploads/1764821499258.png</v>
+      </c>
+      <c r="I1941">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1942">
+      <c r="A1942" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1942" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1942" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1942" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1942" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1942" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1942" t="str">
+        <v>7:41:29 AM</v>
+      </c>
+      <c r="H1942" t="str">
+        <v>uploads/1764823289618.png</v>
+      </c>
+      <c r="I1942">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1943">
+      <c r="A1943" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1943" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1943" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1943" t="str">
+        <v xml:space="preserve">Nakirijja Saudha </v>
+      </c>
+      <c r="E1943" t="str">
+        <v>saudha7@gmail.com</v>
+      </c>
+      <c r="F1943" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1943" t="str">
+        <v>8:24:57 AM</v>
+      </c>
+      <c r="H1943" t="str">
+        <v>uploads/1764825897856.png</v>
+      </c>
+      <c r="I1943">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1944">
+      <c r="A1944" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1944" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1944" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1944" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1944" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1944" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1944" t="str">
+        <v>8:32:37 AM</v>
+      </c>
+      <c r="H1944" t="str">
+        <v>uploads/1764826357302.png</v>
+      </c>
+      <c r="I1944">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1945">
+      <c r="A1945" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1945" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1945" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1945" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1945" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1945" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1945" t="str">
+        <v>9:37:55 AM</v>
+      </c>
+      <c r="H1945" t="str">
+        <v>uploads/1764830275490.png</v>
+      </c>
+      <c r="I1945">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1946">
+      <c r="A1946" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1946" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1946" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1946" t="str">
+        <v>Kakai Annet</v>
+      </c>
+      <c r="E1946" t="str">
+        <v>kakaiannet75@gmail.com</v>
+      </c>
+      <c r="F1946" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1946" t="str">
+        <v>9:48:24 AM</v>
+      </c>
+      <c r="H1946" t="str">
+        <v>uploads/1764830904185.png</v>
+      </c>
+      <c r="I1946">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1947">
+      <c r="A1947" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1947" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1947" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1947" t="str">
+        <v>Namukye Felistas</v>
+      </c>
+      <c r="E1947" t="str">
+        <v>xx@gmail.com</v>
+      </c>
+      <c r="F1947" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1947" t="str">
+        <v>9:49:18 AM</v>
+      </c>
+      <c r="H1947" t="str">
+        <v>uploads/1764830958947.png</v>
+      </c>
+      <c r="I1947">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1948">
+      <c r="A1948" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1948" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1948" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1948" t="str">
+        <v>lutsolelo Francis</v>
+      </c>
+      <c r="E1948" t="str">
+        <v>lt@gmail.com</v>
+      </c>
+      <c r="F1948" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1948" t="str">
+        <v>9:50:28 AM</v>
+      </c>
+      <c r="H1948" t="str">
+        <v>uploads/1764831028379.png</v>
+      </c>
+      <c r="I1948">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1949">
+      <c r="A1949" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1949" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1949" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1949" t="str">
+        <v>Ziporah Musungu</v>
+      </c>
+      <c r="E1949" t="str">
+        <v>ziporamusungu@gmail.com</v>
+      </c>
+      <c r="F1949" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1949" t="str">
+        <v>9:57:21 AM</v>
+      </c>
+      <c r="H1949" t="str">
+        <v>uploads/1764831441726.png</v>
+      </c>
+      <c r="I1949">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1950">
+      <c r="A1950" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1950" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1950" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1950" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1950" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1950" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1950" t="str">
+        <v>9:58:20 AM</v>
+      </c>
+      <c r="H1950" t="str">
+        <v>uploads/1764831500153.png</v>
+      </c>
+      <c r="I1950">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1951">
+      <c r="A1951" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1951" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1951" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1951" t="str">
+        <v>Nawire Esther</v>
+      </c>
+      <c r="E1951" t="str">
+        <v>nw@gmail.com</v>
+      </c>
+      <c r="F1951" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1951" t="str">
+        <v>9:59:34 AM</v>
+      </c>
+      <c r="H1951" t="str">
+        <v>uploads/1764831574621.png</v>
+      </c>
+      <c r="I1951">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1952">
+      <c r="A1952" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1952" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1952" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1952" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1952" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1952" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1952" t="str">
+        <v>10:52:00 AM</v>
+      </c>
+      <c r="H1952" t="str">
+        <v>uploads/1764834720923.png</v>
+      </c>
+      <c r="I1952">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1953">
+      <c r="A1953" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1953" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1953" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1953" t="str">
+        <v>Nandudu Evon</v>
+      </c>
+      <c r="E1953" t="str">
+        <v>nanduduevon123@gmail.com</v>
+      </c>
+      <c r="F1953" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1953" t="str">
+        <v>10:52:31 AM</v>
+      </c>
+      <c r="H1953" t="str">
+        <v>uploads/1764834751339.png</v>
+      </c>
+      <c r="I1953">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1954">
+      <c r="A1954" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1954" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1954" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1954" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1954" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1954" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1954" t="str">
+        <v>1:15:30 PM</v>
+      </c>
+      <c r="H1954" t="str">
+        <v>uploads/1764843330664.png</v>
+      </c>
+      <c r="I1954">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1955">
+      <c r="A1955" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1955" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1955" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1955" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1955" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1955" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1955" t="str">
+        <v>3:03:57 PM</v>
+      </c>
+      <c r="H1955" t="str">
+        <v>uploads/1764849837290.png</v>
+      </c>
+      <c r="I1955">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1956">
+      <c r="A1956" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1956" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1956" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1956" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1956" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1956" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1956" t="str">
+        <v>3:07:01 PM</v>
+      </c>
+      <c r="H1956" t="str">
+        <v>uploads/1764850021660.png</v>
+      </c>
+      <c r="I1956">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1957">
+      <c r="A1957" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1957" t="str">
+        <v>4</v>
+      </c>
+      <c r="C1957" t="str">
+        <v>Thursday</v>
+      </c>
+      <c r="D1957" t="str">
+        <v>Masibo Stella</v>
+      </c>
+      <c r="E1957" t="str">
+        <v>stellamasibo2020@gmail.com</v>
+      </c>
+      <c r="F1957" t="str">
+        <v>2025-12-04</v>
+      </c>
+      <c r="G1957" t="str">
+        <v>3:49:42 PM</v>
+      </c>
+      <c r="H1957" t="str">
+        <v>uploads/1764852582202.png</v>
+      </c>
+      <c r="I1957">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1958">
+      <c r="A1958" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1958" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1958" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1958" t="str">
+        <v xml:space="preserve">YEKO SOPHIE </v>
+      </c>
+      <c r="E1958" t="str">
+        <v>yekosophie@gmail.com</v>
+      </c>
+      <c r="F1958" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1958" t="str">
+        <v>6:48:55 AM</v>
+      </c>
+      <c r="H1958" t="str">
+        <v>uploads/1764906535226.png</v>
+      </c>
+      <c r="I1958">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1959">
+      <c r="A1959" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1959" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1959" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1959" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1959" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1959" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1959" t="str">
+        <v>10:54:50 AM</v>
+      </c>
+      <c r="H1959" t="str">
+        <v>uploads/1764921290834.png</v>
+      </c>
+      <c r="I1959">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1960">
+      <c r="A1960" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1960" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1960" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1960" t="str">
+        <v>Wetaka Grace</v>
+      </c>
+      <c r="E1960" t="str">
+        <v>wg@gmail.com</v>
+      </c>
+      <c r="F1960" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1960" t="str">
+        <v>10:56:25 AM</v>
+      </c>
+      <c r="H1960" t="str">
+        <v>uploads/1764921385889.png</v>
+      </c>
+      <c r="I1960">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1961">
+      <c r="A1961" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1961" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1961" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1961" t="str">
+        <v>Khainza Juliet Nambuya</v>
+      </c>
+      <c r="E1961" t="str">
+        <v>julietkhainza036@gmail.com</v>
+      </c>
+      <c r="F1961" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1961" t="str">
+        <v>11:06:29 AM</v>
+      </c>
+      <c r="H1961" t="str">
+        <v>uploads/1764921989258.png</v>
+      </c>
+      <c r="I1961">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1962">
+      <c r="A1962" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1962" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1962" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1962" t="str">
+        <v xml:space="preserve">Kavunani Moreen </v>
+      </c>
+      <c r="E1962" t="str">
+        <v>kavunanimaureen@gmail.com</v>
+      </c>
+      <c r="F1962" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1962" t="str">
+        <v>2:58:12 PM</v>
+      </c>
+      <c r="H1962" t="str">
+        <v>uploads/1764935892707.png</v>
+      </c>
+      <c r="I1962">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1963">
+      <c r="A1963" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1963" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1963" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1963" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1963" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1963" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1963" t="str">
+        <v>3:14:08 PM</v>
+      </c>
+      <c r="H1963" t="str">
+        <v>uploads/1764936848544.png</v>
+      </c>
+      <c r="I1963">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1964">
+      <c r="A1964" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1964" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1964" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1964" t="str">
+        <v>Nandutu Racheal</v>
+      </c>
+      <c r="E1964" t="str">
+        <v>rachealnandutu78@gmail.com</v>
+      </c>
+      <c r="F1964" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1964" t="str">
+        <v>5:40:13 PM</v>
+      </c>
+      <c r="H1964" t="str">
+        <v>uploads/1764945613949.png</v>
+      </c>
+      <c r="I1964">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1965">
+      <c r="A1965" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1965" t="str">
+        <v>5</v>
+      </c>
+      <c r="C1965" t="str">
+        <v>Friday</v>
+      </c>
+      <c r="D1965" t="str">
+        <v xml:space="preserve">Buteme sarah </v>
+      </c>
+      <c r="E1965" t="str">
+        <v>butemesarah12@gmail.com</v>
+      </c>
+      <c r="F1965" t="str">
+        <v>2025-12-05</v>
+      </c>
+      <c r="G1965" t="str">
+        <v>7:04:04 PM</v>
+      </c>
+      <c r="H1965" t="str">
+        <v>uploads/1764950644544.png</v>
+      </c>
+      <c r="I1965">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1966">
+      <c r="A1966" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1966" t="str">
+        <v>6</v>
+      </c>
+      <c r="C1966" t="str">
+        <v>Saturday</v>
+      </c>
+      <c r="D1966" t="str">
+        <v>Nandimbe Annet Faith</v>
+      </c>
+      <c r="E1966" t="str">
+        <v>faithannet2022@gmail.com</v>
+      </c>
+      <c r="F1966" t="str">
+        <v>2025-12-06</v>
+      </c>
+      <c r="G1966" t="str">
+        <v>11:14:54 AM</v>
+      </c>
+      <c r="H1966" t="str">
+        <v>uploads/1765008894661.png</v>
+      </c>
+      <c r="I1966">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1967">
+      <c r="A1967" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1967" t="str">
+        <v>9</v>
+      </c>
+      <c r="C1967" t="str">
+        <v>Tuesday</v>
+      </c>
+      <c r="D1967" t="str">
+        <v xml:space="preserve">Wakiramba Emma </v>
+      </c>
+      <c r="E1967" t="str">
+        <v>emmawakiramba@gmail.com</v>
+      </c>
+      <c r="F1967" t="str">
+        <v>2025-12-09</v>
+      </c>
+      <c r="G1967" t="str">
+        <v>5:20:29 PM</v>
+      </c>
+      <c r="H1967" t="str">
+        <v>uploads/1765290029971.png</v>
+      </c>
+      <c r="I1967">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1968">
+      <c r="A1968" t="str">
+        <v>December</v>
+      </c>
+      <c r="B1968" t="str">
         <v>10</v>
       </c>
-      <c r="C1421" t="str">
+      <c r="C1968" t="str">
         <v>Wednesday</v>
       </c>
-      <c r="D1421" t="str">
+      <c r="D1968" t="str">
         <v xml:space="preserve">Wakiramba Emma </v>
       </c>
-      <c r="E1421" t="str">
+      <c r="E1968" t="str">
         <v>emmawakiramba@gmail.com</v>
       </c>
-      <c r="F1421" t="str">
+      <c r="F1968" t="str">
         <v>2025-12-10</v>
       </c>
-      <c r="G1421" t="str">
+      <c r="G1968" t="str">
         <v>10:06:41 AM</v>
       </c>
-      <c r="H1421" t="str">
+      <c r="H1968" t="str">
         <v>uploads/1765350401562.png</v>
       </c>
-      <c r="I1421">
+      <c r="I1968">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I1421"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I1968"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Photos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 